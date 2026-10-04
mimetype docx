--- v0 (2026-03-10)
+++ v1 (2026-10-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F8F8744" w14:textId="77777777" w:rsidR="007C657B" w:rsidRPr="00DE0D78" w:rsidRDefault="007C657B" w:rsidP="007C657B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -140,97 +140,205 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C251E9" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901685" name="Picture 1836901685"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1, *</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author Two</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901684" name="Picture 1836901684"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, And Author Three</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901683" name="Picture 1836901683"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2A21" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Arial, </w:t>
       </w:r>
       <w:r w:rsidR="003E4353" w:rsidRPr="005C2A21">
         <w:rPr>
@@ -478,53 +586,51 @@
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">One Line </w:t>
       </w:r>
       <w:r w:rsidR="00CA5DDD" w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Space Size 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF8C28E" w14:textId="0D611A9F" w:rsidR="00497360" w:rsidRDefault="001125D8" w:rsidP="00497360">
       <w:pPr>
         <w:pStyle w:val="04Email"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0050668A" w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0050668A" w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email address of </w:t>
       </w:r>
       <w:r w:rsidR="0050668A">
@@ -547,50 +653,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00FE52A7" w:rsidRPr="0050668A">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>xyz@edu.iq</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EEAF655" w14:textId="6BD45992" w:rsidR="002C5F81" w:rsidRPr="002C5F81" w:rsidRDefault="002C5F81" w:rsidP="002C5F81">
+      <w:pPr>
+        <w:pStyle w:val="06AbstractBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ORCID account </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0893D1D1" w14:textId="4DD85ABD" w:rsidR="00C6642E" w:rsidRPr="007E3000" w:rsidRDefault="00C6642E" w:rsidP="00C6642E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3000">
@@ -916,83 +1030,61 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F50D8D" w14:textId="6CC3F9D7" w:rsidR="00B675E1" w:rsidRPr="007E3000" w:rsidRDefault="00B675E1" w:rsidP="00B675E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Space Size </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E3000">
+        <w:t>Space Size 10</w:t>
+      </w:r>
+      <w:r w:rsidR="009412B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> , </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009412B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non more</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009412B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> than 300 words </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F17D772" w14:textId="702D7AE6" w:rsidR="00C44195" w:rsidRPr="00B675E1" w:rsidRDefault="00C44195" w:rsidP="00B675E1">
@@ -1061,77 +1153,59 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Write </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidR="00064348">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00064348">
+        <w:t xml:space="preserve"> to eight </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eight </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> that represent the real content of your manuscript.</w:t>
+        <w:t xml:space="preserve"> keywords that represent the real content of your manuscript.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44195">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05136CF0" w14:textId="6BD62CA9" w:rsidR="008056BB" w:rsidRPr="008056BB" w:rsidRDefault="008056BB" w:rsidP="008056BB">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1621,50 +1695,51 @@
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B697090" w14:textId="77777777" w:rsidR="004408ED" w:rsidRDefault="00FE3C35" w:rsidP="00515877">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <m:t>λ</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <m:t xml:space="preserve">= </m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
@@ -1708,51 +1783,50 @@
       </w:r>
       <w:r w:rsidR="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D720BF" w14:textId="47605144" w:rsidR="00232631" w:rsidRDefault="00232631" w:rsidP="004408ED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <m:t xml:space="preserve">c </m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">represent the speed of light, and </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
@@ -2479,50 +2553,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00CA238B" w14:paraId="0699AB09" w14:textId="77777777" w:rsidTr="00165402">
         <w:trPr>
           <w:trHeight w:val="3512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="277476BC" w14:textId="7B178F9C" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5716FABE" wp14:editId="245B37E8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-58420</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-72390</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2834640" cy="1828800"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="387081940" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2834640" cy="1828800"/>
                               </a:xfrm>
@@ -3103,51 +3178,50 @@
         <w:t>at least 300 dpi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4C585E" w14:textId="07091619" w:rsidR="00994199" w:rsidRPr="00D97D4F" w:rsidRDefault="00994199" w:rsidP="00D97D4F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tables should be centered and numbered consecutively. Authors must use Word’s Table editor to insert tables. Authors must not import tables from </w:t>
       </w:r>
       <w:r w:rsidR="004E227D" w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Excel.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642367CB" w14:textId="0720406B" w:rsidR="00A33B06" w:rsidRDefault="00A33B06" w:rsidP="00A33B06">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
@@ -3702,63 +3776,59 @@
                             <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3CADADB6" w14:textId="77777777" w:rsidTr="008276B5">
                               <w:trPr>
                                 <w:trHeight w:val="732"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2160" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="39046956" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="spellStart"/>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Er:YAG</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
-                                  <w:proofErr w:type="gramEnd"/>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1114" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="7949EA2C" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
@@ -4596,63 +4666,59 @@
                       <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3CADADB6" w14:textId="77777777" w:rsidTr="008276B5">
                         <w:trPr>
                           <w:trHeight w:val="732"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2160" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="39046956" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Er:YAG</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1114" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="7949EA2C" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
@@ -5525,110 +5591,70 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal Welfare in Animal experimental </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5311A9" w14:textId="040DF99B" w:rsidR="00430ADF" w:rsidRPr="006D5A16" w:rsidRDefault="00E0672C" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5A16">
+        <w:t xml:space="preserve"> Ethics Approval and Consent for Authors(  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736BD" w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ethics Approval and Consent for </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Hunan Consent when experiment about patients </w:t>
+      </w:r>
       <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Authors</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="689ABBE5" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRDefault="00B736BD" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="012AC144" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRPr="00430ADF" w:rsidRDefault="00B736BD" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D1E4CD" w14:textId="5629CDD9" w:rsidR="00994199" w:rsidRPr="001A07BD" w:rsidRDefault="00994199" w:rsidP="001A07BD">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5762,50 +5788,51 @@
       <w:pPr>
         <w:pStyle w:val="09BodyFirstParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C517BE" w14:textId="1964A026" w:rsidR="00085382" w:rsidRPr="006E7345" w:rsidRDefault="00085382" w:rsidP="006E7345">
       <w:pPr>
         <w:pStyle w:val="26References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1BFB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">1] </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">H. Q. Ma, Y. Xie, and L. A. Wu, "Random number generation based on the time of arrival of single photons", J. Applied Optics, </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -6203,108 +6230,216 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="44B4600C" w14:textId="637226A1" w:rsidR="00830187" w:rsidRDefault="00830187" w:rsidP="000F3533">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الاول</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901688" name="Picture 1836901688"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اسم الباحث الثاني</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901687" name="Picture 1836901687"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الثالث</w:t>
       </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:drawing>
+            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <wp:extent cx="118872" cy="118872"/>
+              <wp:docPr id="1836901686" name="Picture 1836901686"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId17"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="118872" cy="118872"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6476,51 +6611,50 @@
           <w:rtl/>
         </w:rPr>
         <w:t>القسم، الكلية، الجامعة، المدينة، الدولة.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A4DD5A" w14:textId="5C5FE985" w:rsidR="00011A73" w:rsidRPr="00056C14" w:rsidRDefault="00011A73" w:rsidP="00011A73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>One Line Space Size 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00056C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CB1EBA" w14:textId="77777777" w:rsidR="00011A73" w:rsidRDefault="00011A73" w:rsidP="00011A73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -6726,61 +6860,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Times New Roman, Size 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E61943" w:rsidRPr="00011A73" w:rsidSect="003B5D20">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="630" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A9829B7" w14:textId="77777777" w:rsidR="00115D00" w:rsidRDefault="00115D00" w:rsidP="00EE7348">
+    <w:p w14:paraId="33D555A8" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1487DBAF" w14:textId="77777777" w:rsidR="00115D00" w:rsidRDefault="00115D00" w:rsidP="00EE7348">
+    <w:p w14:paraId="394E7141" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7053,61 +7187,61 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="361EBCC8" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRDefault="00EE7348">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BEEA633" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CAB6D59" w14:textId="77777777" w:rsidR="00115D00" w:rsidRDefault="00115D00" w:rsidP="00EE7348">
+    <w:p w14:paraId="247D11FF" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B58022" w14:textId="77777777" w:rsidR="00115D00" w:rsidRDefault="00115D00" w:rsidP="00EE7348">
+    <w:p w14:paraId="3B4708F1" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E2CB656" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BCD113A" w14:textId="3C635070" w:rsidR="007C657B" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
     <w:pPr>
@@ -9000,56 +9134,56 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="256408290">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1246838956">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1077675801">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1498882780">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1180512216">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1718889287">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E3663"/>
     <w:rsid w:val="000026D0"/>
@@ -9101,50 +9235,51 @@
     <w:rsid w:val="00176184"/>
     <w:rsid w:val="0017670A"/>
     <w:rsid w:val="0018075C"/>
     <w:rsid w:val="00190CF9"/>
     <w:rsid w:val="001920EE"/>
     <w:rsid w:val="00195F80"/>
     <w:rsid w:val="001A07BD"/>
     <w:rsid w:val="001A28CD"/>
     <w:rsid w:val="001C1A8F"/>
     <w:rsid w:val="001C3DF7"/>
     <w:rsid w:val="001C551B"/>
     <w:rsid w:val="001D0760"/>
     <w:rsid w:val="001E01C7"/>
     <w:rsid w:val="0020118A"/>
     <w:rsid w:val="00225EE0"/>
     <w:rsid w:val="00231D4F"/>
     <w:rsid w:val="00232631"/>
     <w:rsid w:val="002365A3"/>
     <w:rsid w:val="00241F85"/>
     <w:rsid w:val="00265707"/>
     <w:rsid w:val="00271DF7"/>
     <w:rsid w:val="00285F00"/>
     <w:rsid w:val="002A2E82"/>
     <w:rsid w:val="002A3204"/>
     <w:rsid w:val="002B1686"/>
+    <w:rsid w:val="002C5F81"/>
     <w:rsid w:val="002D2BE1"/>
     <w:rsid w:val="002D43D6"/>
     <w:rsid w:val="002E0DDB"/>
     <w:rsid w:val="002E2F1C"/>
     <w:rsid w:val="002E3343"/>
     <w:rsid w:val="002F13BA"/>
     <w:rsid w:val="002F14ED"/>
     <w:rsid w:val="002F1FD6"/>
     <w:rsid w:val="002F389C"/>
     <w:rsid w:val="00301930"/>
     <w:rsid w:val="00305410"/>
     <w:rsid w:val="00327183"/>
     <w:rsid w:val="003271EC"/>
     <w:rsid w:val="00331AB2"/>
     <w:rsid w:val="00333C67"/>
     <w:rsid w:val="00347C40"/>
     <w:rsid w:val="00350965"/>
     <w:rsid w:val="0035602F"/>
     <w:rsid w:val="003618D6"/>
     <w:rsid w:val="0036209C"/>
     <w:rsid w:val="00364C0B"/>
     <w:rsid w:val="00380D44"/>
     <w:rsid w:val="00383428"/>
     <w:rsid w:val="00391E57"/>
     <w:rsid w:val="00394FAA"/>
@@ -9236,50 +9371,51 @@
     <w:rsid w:val="006E6F71"/>
     <w:rsid w:val="006E7345"/>
     <w:rsid w:val="007157C5"/>
     <w:rsid w:val="00715F4D"/>
     <w:rsid w:val="00732123"/>
     <w:rsid w:val="0074120C"/>
     <w:rsid w:val="00750E74"/>
     <w:rsid w:val="00762B85"/>
     <w:rsid w:val="00773CCD"/>
     <w:rsid w:val="007A1BFB"/>
     <w:rsid w:val="007A717D"/>
     <w:rsid w:val="007B2071"/>
     <w:rsid w:val="007B25C9"/>
     <w:rsid w:val="007B6528"/>
     <w:rsid w:val="007C166A"/>
     <w:rsid w:val="007C657B"/>
     <w:rsid w:val="007D7494"/>
     <w:rsid w:val="007E1A52"/>
     <w:rsid w:val="007E2C2A"/>
     <w:rsid w:val="007E3000"/>
     <w:rsid w:val="007F35CC"/>
     <w:rsid w:val="0080185D"/>
     <w:rsid w:val="00804C9B"/>
     <w:rsid w:val="008056BB"/>
     <w:rsid w:val="0081577A"/>
+    <w:rsid w:val="00821005"/>
     <w:rsid w:val="00824C53"/>
     <w:rsid w:val="00825EA5"/>
     <w:rsid w:val="008276B5"/>
     <w:rsid w:val="00830187"/>
     <w:rsid w:val="008449CE"/>
     <w:rsid w:val="008856FA"/>
     <w:rsid w:val="008A179E"/>
     <w:rsid w:val="008C4F57"/>
     <w:rsid w:val="008C57CE"/>
     <w:rsid w:val="008E0B85"/>
     <w:rsid w:val="008E4C0E"/>
     <w:rsid w:val="008E4E83"/>
     <w:rsid w:val="0090342A"/>
     <w:rsid w:val="009065CC"/>
     <w:rsid w:val="00907C09"/>
     <w:rsid w:val="009412B9"/>
     <w:rsid w:val="009508BC"/>
     <w:rsid w:val="00974046"/>
     <w:rsid w:val="00974BEF"/>
     <w:rsid w:val="00975476"/>
     <w:rsid w:val="00983014"/>
     <w:rsid w:val="00983248"/>
     <w:rsid w:val="009909E8"/>
     <w:rsid w:val="00994199"/>
     <w:rsid w:val="00994413"/>
@@ -9381,50 +9517,51 @@
     <w:rsid w:val="00DB44C7"/>
     <w:rsid w:val="00DB6C9F"/>
     <w:rsid w:val="00DC06AA"/>
     <w:rsid w:val="00DD2514"/>
     <w:rsid w:val="00DD3D4A"/>
     <w:rsid w:val="00DD72A3"/>
     <w:rsid w:val="00DE0D78"/>
     <w:rsid w:val="00DE124F"/>
     <w:rsid w:val="00DF10EB"/>
     <w:rsid w:val="00DF160A"/>
     <w:rsid w:val="00DF6C7C"/>
     <w:rsid w:val="00E00665"/>
     <w:rsid w:val="00E015EF"/>
     <w:rsid w:val="00E0672C"/>
     <w:rsid w:val="00E113F5"/>
     <w:rsid w:val="00E247ED"/>
     <w:rsid w:val="00E3135E"/>
     <w:rsid w:val="00E321F1"/>
     <w:rsid w:val="00E46A2D"/>
     <w:rsid w:val="00E51568"/>
     <w:rsid w:val="00E61943"/>
     <w:rsid w:val="00E62FA9"/>
     <w:rsid w:val="00E71198"/>
     <w:rsid w:val="00E767E7"/>
     <w:rsid w:val="00E80B0D"/>
+    <w:rsid w:val="00E86359"/>
     <w:rsid w:val="00E86B64"/>
     <w:rsid w:val="00E901D3"/>
     <w:rsid w:val="00E91577"/>
     <w:rsid w:val="00E92FC7"/>
     <w:rsid w:val="00EA0214"/>
     <w:rsid w:val="00EA587F"/>
     <w:rsid w:val="00EB29AC"/>
     <w:rsid w:val="00EB38EC"/>
     <w:rsid w:val="00EB71E3"/>
     <w:rsid w:val="00EB7638"/>
     <w:rsid w:val="00EC020F"/>
     <w:rsid w:val="00EC0262"/>
     <w:rsid w:val="00EC572E"/>
     <w:rsid w:val="00EC755F"/>
     <w:rsid w:val="00ED2C69"/>
     <w:rsid w:val="00ED37FF"/>
     <w:rsid w:val="00ED708D"/>
     <w:rsid w:val="00EE6DDC"/>
     <w:rsid w:val="00EE7348"/>
     <w:rsid w:val="00EE7D4B"/>
     <w:rsid w:val="00EF09E8"/>
     <w:rsid w:val="00F049C5"/>
     <w:rsid w:val="00F22BFA"/>
     <w:rsid w:val="00F33E52"/>
     <w:rsid w:val="00F3556C"/>
@@ -10841,55 +10978,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1769307346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xyz@edu.iq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xyz@edu.iq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.uobaghdad.edu.iq/index.php/IJL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11134,94 +11271,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1343E496-CCCB-4EBB-A084-5A1191F9BD3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>900</Words>
-  <Characters>5133</Characters>
+  <Words>902</Words>
+  <Characters>5146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6021</CharactersWithSpaces>
+  <CharactersWithSpaces>6036</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jennifer Mayfield</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>543d3906e68ebb8a0b7b659ecf8a5e8d0e6ee69a5999b3d5cd09c8b7bd2f7794</vt:lpwstr>
   </property>
 </Properties>
 </file>