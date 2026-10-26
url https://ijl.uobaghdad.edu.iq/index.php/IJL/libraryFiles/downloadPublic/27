--- v1 (2026-10-04)
+++ v2 (2026-10-26)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4F8F8744" w14:textId="77777777" w:rsidR="007C657B" w:rsidRPr="00DE0D78" w:rsidRDefault="007C657B" w:rsidP="007C657B">
+    <w:p w14:paraId="7E951B1F" w14:textId="77777777" w:rsidR="007C657B" w:rsidRPr="00DE0D78" w:rsidRDefault="007C657B" w:rsidP="007C657B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>One Line Space Size 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EFD841" w14:textId="27F7D609" w:rsidR="00F56575" w:rsidRDefault="005C2A21" w:rsidP="00B07E9F">
+    <w:p w14:paraId="393E6DA5" w14:textId="77777777" w:rsidR="00F56575" w:rsidRDefault="005C2A21" w:rsidP="00B07E9F">
       <w:pPr>
         <w:pStyle w:val="01Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00466617">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00466617" w:rsidRPr="00466617">
         <w:t xml:space="preserve">itle </w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DA5211" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Arial</w:t>
@@ -89,248 +89,266 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DA5211" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="999999"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, Size 16)</w:t>
       </w:r>
       <w:r w:rsidR="00E91577">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA4EE5E" w14:textId="74AA9A4D" w:rsidR="00F56575" w:rsidRPr="00DE0D78" w:rsidRDefault="00DE0D78" w:rsidP="00DE0D78">
+    <w:p w14:paraId="2B0136AC" w14:textId="77777777" w:rsidR="00F56575" w:rsidRPr="00DE0D78" w:rsidRDefault="00DE0D78" w:rsidP="00DE0D78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>One Line Space Size 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CF3D23" w14:textId="7AE9A26F" w:rsidR="005C2A21" w:rsidRPr="005C2A21" w:rsidRDefault="00F56575" w:rsidP="005C2A21">
+    <w:p w14:paraId="689B3541" w14:textId="77777777" w:rsidR="005C2A21" w:rsidRPr="005C2A21" w:rsidRDefault="00F56575" w:rsidP="005C2A21">
       <w:pPr>
         <w:pStyle w:val="01Title"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C251E9" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId8">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72651B5F" wp14:editId="2BD7F097">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901685" name="Picture 1836901685"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1, *</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Author Two</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId10">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1635AC0C" wp14:editId="2415FE03">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901684" name="Picture 1836901684"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, And Author Three</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId11">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ABE6EA9" wp14:editId="76A844B9">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901683" name="Picture 1836901683"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005A49A0" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2A21" w:rsidRPr="005C2A21">
         <w:rPr>
@@ -343,74 +361,74 @@
       <w:r w:rsidR="003E4353" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Size12,</w:t>
       </w:r>
       <w:r w:rsidR="003E4353">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2A21" w:rsidRPr="005C2A21">
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6F503E" w14:textId="3C661904" w:rsidR="00CA5DDD" w:rsidRPr="00A60575" w:rsidRDefault="00CA5DDD" w:rsidP="00CA5DDD">
+    <w:p w14:paraId="2556F779" w14:textId="77777777" w:rsidR="00CA5DDD" w:rsidRPr="00A60575" w:rsidRDefault="00CA5DDD" w:rsidP="00CA5DDD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>One Line Space Size 14</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4853DD8F" w14:textId="596F2858" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="001125D8" w:rsidP="00CA5DDD">
+    <w:p w14:paraId="1460B646" w14:textId="77777777" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="001125D8" w:rsidP="00CA5DDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:spacing w:val="10"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
@@ -449,189 +467,186 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="999999"/>
           <w:spacing w:val="10"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0058295B" w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="999999"/>
           <w:spacing w:val="10"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Times New Romans, Size 10, Italic)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E1B64" w14:textId="7798929F" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="00497360" w:rsidP="00B07E9F">
+    <w:p w14:paraId="5D3D62AF" w14:textId="77777777" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="00497360" w:rsidP="00B07E9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001125D8" w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department, College, University, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A720FD7" w14:textId="69B27507" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="001125D8" w:rsidP="00B07E9F">
+    <w:p w14:paraId="16FFC9D0" w14:textId="77777777" w:rsidR="001125D8" w:rsidRPr="00A60575" w:rsidRDefault="001125D8" w:rsidP="00B07E9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEFE007" w14:textId="78EBC28C" w:rsidR="00CA5DDD" w:rsidRPr="007E3000" w:rsidRDefault="000746C4" w:rsidP="00CA5DDD">
+    <w:p w14:paraId="6DEDFC2A" w14:textId="77777777" w:rsidR="00CA5DDD" w:rsidRPr="007E3000" w:rsidRDefault="000746C4" w:rsidP="00CA5DDD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">One Line </w:t>
       </w:r>
       <w:r w:rsidR="00CA5DDD" w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Space Size 14</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF8C28E" w14:textId="0D611A9F" w:rsidR="00497360" w:rsidRDefault="001125D8" w:rsidP="00497360">
+    <w:p w14:paraId="50FF2B85" w14:textId="476EB044" w:rsidR="002C5F81" w:rsidRPr="002C5F81" w:rsidRDefault="001125D8" w:rsidP="00F23B56">
       <w:pPr>
         <w:pStyle w:val="04Email"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0050668A" w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0050668A" w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email address of </w:t>
       </w:r>
       <w:r w:rsidR="0050668A">
         <w:rPr>
@@ -643,256 +658,192 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
       <w:r w:rsidR="0074120C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0050668A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00FE52A7" w:rsidRPr="0050668A">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>xyz@edu.iq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EEAF655" w14:textId="6BD45992" w:rsidR="002C5F81" w:rsidRPr="002C5F81" w:rsidRDefault="002C5F81" w:rsidP="002C5F81">
-[...7 lines deleted...]
-    <w:p w14:paraId="0893D1D1" w14:textId="4DD85ABD" w:rsidR="00C6642E" w:rsidRPr="007E3000" w:rsidRDefault="00C6642E" w:rsidP="00C6642E">
+    <w:p w14:paraId="68356116" w14:textId="77777777" w:rsidR="00C6642E" w:rsidRPr="007E3000" w:rsidRDefault="00C6642E" w:rsidP="00C6642E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">One Line </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Space Size 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1B3634" w14:textId="5D1EFB19" w:rsidR="0017670A" w:rsidRPr="00C6642E" w:rsidRDefault="0017670A" w:rsidP="00974046">
+    <w:p w14:paraId="62DA65AD" w14:textId="77777777" w:rsidR="0017670A" w:rsidRPr="00C6642E" w:rsidRDefault="0017670A" w:rsidP="00974046">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44195">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Received dd/mm/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Received dd/mm/yyyy, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C44195">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44195">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dd/mm/yyyy</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C44195">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44195">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...70 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Accepted dd/mm/yyyy, Published dd/mm/yyyy</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6798A4DB" w14:textId="77777777" w:rsidR="00DC06AA" w:rsidRPr="009065CC" w:rsidRDefault="00DC06AA" w:rsidP="00DC06AA">
+    <w:p w14:paraId="6F7B9222" w14:textId="77777777" w:rsidR="00DC06AA" w:rsidRPr="009065CC" w:rsidRDefault="00DC06AA" w:rsidP="00DC06AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009065CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Space Size 10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784C8851" w14:textId="3D9858CF" w:rsidR="00497360" w:rsidRPr="001D0760" w:rsidRDefault="00497360" w:rsidP="00DC06AA">
+    <w:p w14:paraId="72A21EF4" w14:textId="77777777" w:rsidR="00497360" w:rsidRPr="001D0760" w:rsidRDefault="00497360" w:rsidP="00DC06AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="003E4353">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E4353" w:rsidRPr="003E4353">
@@ -1011,105 +962,83 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051351D" w:rsidRPr="0051351D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>justified paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00E113F5" w:rsidRPr="00E51568">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F50D8D" w14:textId="6CC3F9D7" w:rsidR="00B675E1" w:rsidRPr="007E3000" w:rsidRDefault="00B675E1" w:rsidP="00B675E1">
+    <w:p w14:paraId="508A798A" w14:textId="77777777" w:rsidR="00B675E1" w:rsidRPr="007E3000" w:rsidRDefault="00B675E1" w:rsidP="00B675E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3000">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Space Size 10</w:t>
       </w:r>
       <w:r w:rsidR="009412B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> than 300 words </w:t>
+        <w:t xml:space="preserve"> , non more than 300 words </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F17D772" w14:textId="702D7AE6" w:rsidR="00C44195" w:rsidRPr="00B675E1" w:rsidRDefault="00C44195" w:rsidP="00B675E1">
+    <w:p w14:paraId="6B65898F" w14:textId="77777777" w:rsidR="00C44195" w:rsidRPr="00B675E1" w:rsidRDefault="00C44195" w:rsidP="00B675E1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB6C9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="00EC572E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC572E" w:rsidRPr="003E4353">
         <w:rPr>
@@ -1180,72 +1109,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> keywords that represent the real content of your manuscript.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44195">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05136CF0" w14:textId="6BD62CA9" w:rsidR="008056BB" w:rsidRPr="008056BB" w:rsidRDefault="008056BB" w:rsidP="008056BB">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9E4E7"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1483"/>
+        <w:gridCol w:w="7877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00702A5F" w14:paraId="10209646" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDF6F7"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="315B1867" w14:textId="77777777" w:rsidR="00702A5F" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30616CD0" wp14:editId="249827EE">
+                  <wp:extent cx="804672" cy="283464"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1836901689" name="Picture 1836901689"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="88x31.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="804672" cy="283464"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDF6F7"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC3FF2A" w14:textId="77777777" w:rsidR="00702A5F" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Copyright:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> © 2026 The Author(s). This work is licensed under a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:t>Creative Commons Attribution 4.0International License.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>With the license CC-BY, authors retain the copyright, allowing anyone to download, reuse, re-print, modify, distribute, and/or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="13"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>copy their contribution. The work must be properly attributed to its author.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D31AEC1" w14:textId="77777777" w:rsidR="008056BB" w:rsidRPr="008056BB" w:rsidRDefault="008056BB" w:rsidP="008056BB">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008056BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E9946A" w14:textId="1BC8E55A" w:rsidR="00497360" w:rsidRPr="004D4CE2" w:rsidRDefault="00497360" w:rsidP="008056BB">
+    <w:p w14:paraId="060A0C37" w14:textId="77777777" w:rsidR="00497360" w:rsidRPr="004D4CE2" w:rsidRDefault="00497360" w:rsidP="008056BB">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidR="004656F6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1256,51 +1334,51 @@
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arial, Size 1</w:t>
       </w:r>
       <w:r w:rsidR="00DB6C9F" w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004656F6" w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEC221F" w14:textId="5F613404" w:rsidR="00B01677" w:rsidRPr="00B01677" w:rsidRDefault="00F049C5" w:rsidP="00B01677">
+    <w:p w14:paraId="4A835540" w14:textId="77777777" w:rsidR="00B01677" w:rsidRPr="00B01677" w:rsidRDefault="00F049C5" w:rsidP="00B01677">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01677">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>The text of the introduction must be of 11 fonts,</w:t>
       </w:r>
       <w:r w:rsidR="00983248" w:rsidRPr="00B01677">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01677">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -1378,127 +1456,127 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B01677" w:rsidRPr="007C657B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
         </w:rPr>
         <w:t>justified</w:t>
       </w:r>
       <w:r w:rsidR="00B01677" w:rsidRPr="00B01677">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
         </w:rPr>
         <w:t xml:space="preserve"> paragraph)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EC74F6" w14:textId="77777777" w:rsidR="009B271F" w:rsidRPr="009B271F" w:rsidRDefault="009B271F" w:rsidP="009B271F">
+    <w:p w14:paraId="2B6A45BA" w14:textId="77777777" w:rsidR="009B271F" w:rsidRPr="009B271F" w:rsidRDefault="009B271F" w:rsidP="009B271F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B271F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5601C6F0" w14:textId="2A50F348" w:rsidR="00CC694F" w:rsidRDefault="00EC020F" w:rsidP="00EC020F">
+    <w:p w14:paraId="2701C35E" w14:textId="77777777" w:rsidR="00CC694F" w:rsidRDefault="00EC020F" w:rsidP="00EC020F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC020F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Theory </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arial, Size 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BEACF0" w14:textId="77777777" w:rsidR="00EC020F" w:rsidRPr="00EC020F" w:rsidRDefault="00EC020F" w:rsidP="00EC020F">
+    <w:p w14:paraId="09B0BBFA" w14:textId="77777777" w:rsidR="00EC020F" w:rsidRPr="00EC020F" w:rsidRDefault="00EC020F" w:rsidP="00EC020F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC020F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF4EB0C" w14:textId="12934865" w:rsidR="00232631" w:rsidRPr="00D66A93" w:rsidRDefault="00CC694F" w:rsidP="00EC020F">
+    <w:p w14:paraId="5C281C97" w14:textId="77777777" w:rsidR="00232631" w:rsidRPr="00D66A93" w:rsidRDefault="00CC694F" w:rsidP="00EC020F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001665C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">The text must be of 11 fonts, </w:t>
       </w:r>
       <w:r w:rsidR="00A50D6D" w:rsidRPr="001665C2">
@@ -1678,51 +1756,51 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D37C9" w:rsidRPr="00D66A93">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>The wavelength of the emitted photon can be calculated by using the following equation</w:t>
       </w:r>
       <w:r w:rsidR="00D66A93">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B697090" w14:textId="77777777" w:rsidR="004408ED" w:rsidRDefault="00FE3C35" w:rsidP="00515877">
+    <w:p w14:paraId="09DDC498" w14:textId="77777777" w:rsidR="004408ED" w:rsidRDefault="00FE3C35" w:rsidP="00515877">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
@@ -1768,51 +1846,51 @@
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <m:t>f</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               (1)</w:t>
       </w:r>
       <w:r w:rsidR="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D720BF" w14:textId="47605144" w:rsidR="00232631" w:rsidRDefault="00232631" w:rsidP="004408ED">
+    <w:p w14:paraId="1BCBB8BD" w14:textId="77777777" w:rsidR="00232631" w:rsidRDefault="00232631" w:rsidP="004408ED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <m:t xml:space="preserve">c </m:t>
         </m:r>
@@ -1878,105 +1956,105 @@
       <w:r w:rsidR="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D37C9" w:rsidRPr="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>photon</w:t>
       </w:r>
       <w:r w:rsidR="005D37C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E509361" w14:textId="38399E64" w:rsidR="006D511B" w:rsidRDefault="00997B9A" w:rsidP="006D511B">
+    <w:p w14:paraId="717AE301" w14:textId="77777777" w:rsidR="006D511B" w:rsidRDefault="00997B9A" w:rsidP="006D511B">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F07">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Result and discussion </w:t>
       </w:r>
       <w:r w:rsidR="00117F07" w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arial, Size 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3C28F0" w14:textId="77777777" w:rsidR="00117F07" w:rsidRDefault="00117F07" w:rsidP="00117F07">
+    <w:p w14:paraId="12638DFC" w14:textId="77777777" w:rsidR="00117F07" w:rsidRDefault="00117F07" w:rsidP="00117F07">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00117F07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55364101" w14:textId="7CFE10A9" w:rsidR="001665C2" w:rsidRPr="00117F07" w:rsidRDefault="004E7FB8" w:rsidP="00117F07">
+    <w:p w14:paraId="104AB053" w14:textId="77777777" w:rsidR="001665C2" w:rsidRPr="00117F07" w:rsidRDefault="004E7FB8" w:rsidP="00117F07">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7FB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Write the results of your paper using the same format </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
@@ -2057,51 +2135,51 @@
         </w:rPr>
         <w:t>(Times New Roman, Size 11, one-line spacing,</w:t>
       </w:r>
       <w:r w:rsidR="005837A9" w:rsidRPr="005837A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005837A9" w:rsidRPr="005837A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justified paragraph)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB8C1B1" w14:textId="3F2FE16B" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="00D45A72">
+    <w:p w14:paraId="1C5B2756" w14:textId="77777777" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="00D45A72">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515877">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures, and </w:t>
       </w:r>
       <w:r w:rsidR="003E334D" w:rsidRPr="00515877">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tables</w:t>
@@ -2132,74 +2210,74 @@
       <w:r w:rsidR="00997604">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00086CA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008856FA" w:rsidRPr="008856FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arial, Size 11, italic)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4990DEFD" w14:textId="77777777" w:rsidR="00D45A72" w:rsidRDefault="00D45A72" w:rsidP="00D45A72">
+    <w:p w14:paraId="7000D725" w14:textId="77777777" w:rsidR="00D45A72" w:rsidRDefault="00D45A72" w:rsidP="00D45A72">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0BBC2C" w14:textId="00DA1629" w:rsidR="008E4E83" w:rsidRPr="00D45A72" w:rsidRDefault="008E4E83" w:rsidP="00D45A72">
+    <w:p w14:paraId="6B4A9C87" w14:textId="77777777" w:rsidR="008E4E83" w:rsidRPr="00D45A72" w:rsidRDefault="008E4E83" w:rsidP="00D45A72">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Figures should be inc</w:t>
       </w:r>
       <w:r w:rsidR="00762B85" w:rsidRPr="002F1FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
@@ -2240,78 +2318,78 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">at the final size. </w:t>
       </w:r>
       <w:r w:rsidR="00CA3C3F" w:rsidRPr="002F1FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Figure captions should be related to figures, and be placed outside the figures, NOT inside</w:t>
       </w:r>
       <w:r w:rsidR="00CA3C3F" w:rsidRPr="002F1FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16261E5E" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRPr="00D97D4F" w:rsidRDefault="004F03CE" w:rsidP="00D97D4F">
+    <w:p w14:paraId="2863CB13" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRPr="00D97D4F" w:rsidRDefault="004F03CE" w:rsidP="00D97D4F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E990A3C" w14:textId="54581ED9" w:rsidR="00C361F8" w:rsidRDefault="009E305C" w:rsidP="008E4E83">
+    <w:p w14:paraId="17725E43" w14:textId="77777777" w:rsidR="00C361F8" w:rsidRDefault="009E305C" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="671680C8" wp14:editId="462CB9BC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C408A0F" wp14:editId="52FD4EEB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1625923</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85241</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2743200" cy="1920240"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1836901682" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2743200" cy="1920240"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2332,114 +2410,114 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:rect w14:anchorId="4FBB9FAE" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:128.05pt;margin-top:6.7pt;width:3in;height:151.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDJ56nfQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1PGzEMf5+0/yHK+7iPlQEVV1SBmCYx&#10;QIOJ55BLuEhJnCVpr91fPyd3vXYM7WHaPeTs2P75I7bPLzZGk7XwQYFtaHVUUiIsh1bZl4Z+f7z+&#10;cEpJiMy2TIMVDd2KQC8W79+d924uauhAt8ITBLFh3ruGdjG6eVEE3gnDwhE4YVEowRsWkfUvRetZ&#10;j+hGF3VZfip68K3zwEUIeHs1COki40speLyTMohIdEMxtphPn8/ndBaLczZ/8cx1io9hsH+IwjBl&#10;0ekEdcUiIyuv/oAyinsIIOMRB1OAlIqLnANmU5WvsnnomBM5FyxOcFOZwv+D5bfrB3fvsQy9C/OA&#10;ZMpiI71Jf4yPbHKxtlOxxCYSjpf1yewjvgAlHGXVWV3Ws1zOYm/ufIifBRiSiIZ6fI1cJLa+CRFd&#10;oupOJXkLoFV7rbTOTOoAcak9WTN8u7ips6lema/QDnfHJX7pBREnN0xSH7g9UrHPK1Nxq0XC1/ab&#10;kES1KZOMPCEM4IxzYWM1iDrWiuG6Sk7f9JkBE7LEDCbsEeD3ZHbYQ+ijfjIVuWMn4/JvgQ3Gk0X2&#10;DDZOxkZZ8G8BaMxq9DzoY8kOSpPIZ2i39554GOYlOH6t8AlvWIj3zOOA4LPj0Mc7PKSGvqEwUpR0&#10;4H++dZ/0sW9RSkmPA9fQ8GPFvKBEf7HY0WfVDBuIxMzMjk9qZPyh5PlQYlfmErAvKlwvjmcy6Ue9&#10;I6UH84S7YZm8oohZjr4byqPfMZdxWAS4XbhYLrMaTqVj8cY+OJ7AU1VTiz5unph3Yx9HHIFb2A0n&#10;m79q50E3WVpYriJIlXt9X9ex3jjRuVnH7ZNWxiGftfY7cvELAAD//wMAUEsDBBQABgAIAAAAIQAH&#10;PmTl3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO3KqqprOlUIJIS4&#10;bMBht6wxbVnjVEm2lbfHnOBo/59+f642sx3FGX0YHClIFwkIpNaZgToF729PdwWIEDUZPTpCBd8Y&#10;YFNfX1W6NO5CWzzvYie4hEKpFfQxTqWUoe3R6rBwExJnn85bHXn0nTReX7jcjnKZJLm0eiC+0OsJ&#10;H3psj7uTVfAx5JTh0X5ts2Z6bPr9q39+KZS6vZmbNYiIc/yD4Vef1aFmp4M7kQliVLBc5SmjHGT3&#10;IBjIi4IXBwVZuipA1pX8/0L9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEMnnqd9AgAA&#10;awUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAc+ZOXf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#0f243e [1615]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1181C4D9" w14:textId="77777777" w:rsidR="00C361F8" w:rsidRDefault="00C361F8" w:rsidP="008E4E83">
+    <w:p w14:paraId="1996F953" w14:textId="77777777" w:rsidR="00C361F8" w:rsidRDefault="00C361F8" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64AD3134" w14:textId="17F1A833" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="008E4E83">
+    <w:p w14:paraId="4FE7957B" w14:textId="77777777" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="11Figure"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DCB85F" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="025E6F99" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C905C6" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="7BEBE0DF" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00DAD580" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="231ED63C" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586A350B" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="710D72B7" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76793BC8" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="2BF6DC27" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63588BB0" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="38689FCE" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B0C8B2" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="20C7814C" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBAFDB2" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
+    <w:p w14:paraId="20B803D3" w14:textId="77777777" w:rsidR="004F03CE" w:rsidRDefault="004F03CE" w:rsidP="008E4E83">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5826D8BC" w14:textId="77777777" w:rsidR="00F57063" w:rsidRPr="00F57063" w:rsidRDefault="00F57063" w:rsidP="00F57063">
+    <w:p w14:paraId="4E776681" w14:textId="77777777" w:rsidR="00F57063" w:rsidRPr="00F57063" w:rsidRDefault="00F57063" w:rsidP="00F57063">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63459266" w14:textId="39C38453" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="009E305C">
+    <w:p w14:paraId="55A44D2F" w14:textId="77777777" w:rsidR="008E4E83" w:rsidRDefault="008E4E83" w:rsidP="009E305C">
       <w:pPr>
         <w:pStyle w:val="12FigureCaptionShort"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F03CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fig. 1</w:t>
       </w:r>
       <w:r w:rsidR="006553B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -2487,121 +2565,121 @@
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in New Times Roman font</w:t>
       </w:r>
       <w:r w:rsidR="00455C8C" w:rsidRPr="00455C8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, size 10</w:t>
       </w:r>
       <w:r w:rsidR="004F03CE" w:rsidRPr="00455C8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403AA443" w14:textId="77777777" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
+    <w:p w14:paraId="1B31FA9D" w14:textId="77777777" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F2179F2" w14:textId="47005865" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
+    <w:p w14:paraId="67681A25" w14:textId="77777777" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C39492" w14:textId="71F3F0BA" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
+    <w:p w14:paraId="1FBFF7BA" w14:textId="77777777" w:rsidR="00CA3C3F" w:rsidRDefault="00CA3C3F" w:rsidP="00CA3C3F">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA238B" w14:paraId="0699AB09" w14:textId="77777777" w:rsidTr="00165402">
+      <w:tr w:rsidR="00CA238B" w14:paraId="3F25A4C3" w14:textId="77777777" w:rsidTr="00165402">
         <w:trPr>
           <w:trHeight w:val="3512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277476BC" w14:textId="7B178F9C" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="228F5ED5" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5716FABE" wp14:editId="245B37E8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC975BF" wp14:editId="7DB6FB32">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-58420</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-72390</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2834640" cy="1828800"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="387081940" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2834640" cy="1828800"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2622,246 +2700,246 @@
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:rect w14:anchorId="773FA527" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.6pt;margin-top:-5.7pt;width:223.2pt;height:2in;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa3iQGfgIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztMuCOkXQosOA&#10;rg3aDj2rslQLkERNUuJkXz9KdpysK3YYloNDiuSj+ETy/GJrNNkIHxTYmlYnJSXCcmiUfanp98fr&#10;DzNKQmS2YRqsqOlOBHqxeP/uvHNzMYEWdCM8QRAb5p2raRujmxdF4K0wLJyAExaNErxhEVX/UjSe&#10;dYhudDEpy7OiA984D1yEgKdXvZEuMr6Ugsc7KYOIRNcU7xbz1+fvc/oWi3M2f/HMtYoP12D/cAvD&#10;lMWkI9QVi4ysvfoDyijuIYCMJxxMAVIqLnINWE1VvqrmoWVO5FqQnOBGmsL/g+W3mwe38khD58I8&#10;oJiq2Epv0j/ej2wzWbuRLLGNhOPhZPZxejZFTjnaqtlkNiszncUh3PkQvwgwJAk19fgamSS2uQkR&#10;U6Lr3iVlC6BVc620zkrqAHGpPdkwfLu4neRQvTbfoOnPTkv8pRdEnNwwyb3XDkjFoa4sxZ0WCV/b&#10;eyGJalIlGXlE6MEZ58LGqje1rBH9cZWSvpkzAyZkiRWM2APA78XssfurD/4pVOSOHYPLv12sDx4j&#10;cmawcQw2yoJ/C0BjVUPm3h8pO6Imic/Q7FaeeOjnJTh+rfAJb1iIK+ZxQPDZcejjHX6khq6mMEiU&#10;tOB/vnWe/LFv0UpJhwNX0/BjzbygRH+12NGfq2nqppiV6emnCSr+2PJ8bLFrcwnYFxWuF8ezmPyj&#10;3ovSg3nC3bBMWdHELMfcNeXR75XL2C8C3C5cLJfZDafSsXhjHxxP4InV1KKP2yfm3dDHEUfgFvbD&#10;yeav2rn3TZEWlusIUuVeP/A68I0TnZt12D5pZRzr2euwIxe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;uDmJkOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Lb0Y+q20nSqEEgI&#10;cdmAw25Za5qyxqmabCv/HnMaJ8v2o9ePi81ke3HG0XeOFMTzCARS7ZqOWgUf78+zFQgfNDW6d4QK&#10;ftDDpry9KXTeuAtt8bwLreAQ8rlWYEIYcil9bdBqP3cDEu++3Gh14HZsZTPqC4fbXiZRlEmrO+IL&#10;Rg/4aLA+7k5WwWeXUYpH+71Nq+GpMvu38eV1pdT93VQ9gAg4hSsMf/qsDiU7HdyJGi96BbN1wiTX&#10;OF6AYGCRLnlyUJAsswxkWcj/L5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABreJAZ+&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALg5&#10;iZDhAAAACgEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#0f243e [1615]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CFCDE8F" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="7135D70F" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0533E68C" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="398857CE" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73E041A1" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="3E9D4F54" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="056855FC" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="33F92D05" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29E9B92A" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="7940FB0B" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4402151E" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="4CEBDA38" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F0E094C" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="0F1F6EB0" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FBB9D6E" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="43E60F55" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46D85D73" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="6BE70EF6" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E242944" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="1A35E077" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39FBC797" w14:textId="2737D1F3" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="00CA238B" w:rsidP="00165402">
+          <w:p w14:paraId="1FF0FAB1" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="00CA238B" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7EC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B24B5AA" w14:textId="742E1711" w:rsidR="00CA238B" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="7ACE1A62" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC7E810" wp14:editId="54589541">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FCFB30F" wp14:editId="0E153712">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>63500</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-68580</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2834640" cy="1828800"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="558211734" name="Rectangle 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2834640" cy="1828800"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -2882,214 +2960,214 @@
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
                   <w:pict>
                     <v:rect w14:anchorId="76089C6C" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:5pt;margin-top:-5.4pt;width:223.2pt;height:2in;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa3iQGfgIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztMuCOkXQosOA&#10;rg3aDj2rslQLkERNUuJkXz9KdpysK3YYloNDiuSj+ETy/GJrNNkIHxTYmlYnJSXCcmiUfanp98fr&#10;DzNKQmS2YRqsqOlOBHqxeP/uvHNzMYEWdCM8QRAb5p2raRujmxdF4K0wLJyAExaNErxhEVX/UjSe&#10;dYhudDEpy7OiA984D1yEgKdXvZEuMr6Ugsc7KYOIRNcU7xbz1+fvc/oWi3M2f/HMtYoP12D/cAvD&#10;lMWkI9QVi4ysvfoDyijuIYCMJxxMAVIqLnINWE1VvqrmoWVO5FqQnOBGmsL/g+W3mwe38khD58I8&#10;oJiq2Epv0j/ej2wzWbuRLLGNhOPhZPZxejZFTjnaqtlkNiszncUh3PkQvwgwJAk19fgamSS2uQkR&#10;U6Lr3iVlC6BVc620zkrqAHGpPdkwfLu4neRQvTbfoOnPTkv8pRdEnNwwyb3XDkjFoa4sxZ0WCV/b&#10;eyGJalIlGXlE6MEZ58LGqje1rBH9cZWSvpkzAyZkiRWM2APA78XssfurD/4pVOSOHYPLv12sDx4j&#10;cmawcQw2yoJ/C0BjVUPm3h8pO6Imic/Q7FaeeOjnJTh+rfAJb1iIK+ZxQPDZcejjHX6khq6mMEiU&#10;tOB/vnWe/LFv0UpJhwNX0/BjzbygRH+12NGfq2nqppiV6emnCSr+2PJ8bLFrcwnYFxWuF8ezmPyj&#10;3ovSg3nC3bBMWdHELMfcNeXR75XL2C8C3C5cLJfZDafSsXhjHxxP4InV1KKP2yfm3dDHEUfgFvbD&#10;yeav2rn3TZEWlusIUuVeP/A68I0TnZt12D5pZRzr2euwIxe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;H+0HCuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeIMtBQsp3ZLGaGKM&#10;F1AP3Jbu2Fa6s83uAvXfO57w+DIvb76v2Iy2F2f0oXOkYDZNQCDVznTUKPh4f56sQISoyejeESr4&#10;wQCb8vam0LlxF9rieRcbwSMUcq2gjXHIpQx1i1aHqRuQ+PblvNWRo2+k8frC47aXaZJk0uqO+EOr&#10;B3xssT7uTlbBZ5fRHI/2ezuvhqeq3b/5l9eVUvd3Y7UGEXGM1zL84TM6lMx0cCcyQfScE1aJCiaz&#10;hBW4sHjIFiAOCtLlMgVZFvK/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGt4kBn4C&#10;AABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH+0H&#10;CuAAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#0f243e [1615]" strokecolor="#0a121c [484]" strokeweight="2pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E267CDF" w14:textId="40CBC5A4" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="4FD729BF" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21F756F5" w14:textId="00D48249" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="0C695FE1" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439BB00B" w14:textId="2086F33C" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="418FE5E6" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B47841F" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="48737402" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F08655D" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="10364732" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46405BEE" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="0D56142C" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4020A17B" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="3A5088A4" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C915EE" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="3E96DF4F" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C963973" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="3D01AA79" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B0D1A08" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
+          <w:p w14:paraId="03F5B675" w14:textId="77777777" w:rsidR="003C4666" w:rsidRDefault="003C4666" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A59EB04" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="00CA238B" w:rsidP="00165402">
+          <w:p w14:paraId="04655976" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRPr="002D7EC0" w:rsidRDefault="00CA238B" w:rsidP="00165402">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D7EC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50431CAF" w14:textId="790B517B" w:rsidR="00CA238B" w:rsidRPr="00BA1CC9" w:rsidRDefault="00CA238B" w:rsidP="004D4CE2">
+    <w:p w14:paraId="222E9CB7" w14:textId="77777777" w:rsidR="00CA238B" w:rsidRPr="00BA1CC9" w:rsidRDefault="00CA238B" w:rsidP="004D4CE2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D7EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidR="004D4CE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -3156,126 +3234,126 @@
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TIFF</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (b) </w:t>
       </w:r>
       <w:r w:rsidR="004D4CE2" w:rsidRPr="00BA1CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at least 300 dpi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4C585E" w14:textId="07091619" w:rsidR="00994199" w:rsidRPr="00D97D4F" w:rsidRDefault="00994199" w:rsidP="00D97D4F">
+    <w:p w14:paraId="713EE415" w14:textId="77777777" w:rsidR="00994199" w:rsidRPr="00D97D4F" w:rsidRDefault="00994199" w:rsidP="00D97D4F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Tables should be centered and numbered consecutively. Authors must use Word’s Table editor to insert tables. Authors must not import tables from </w:t>
       </w:r>
       <w:r w:rsidR="004E227D" w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Excel.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642367CB" w14:textId="0720406B" w:rsidR="00A33B06" w:rsidRDefault="00A33B06" w:rsidP="00A33B06">
+    <w:p w14:paraId="14C0DE09" w14:textId="77777777" w:rsidR="00A33B06" w:rsidRDefault="00A33B06" w:rsidP="00A33B06">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52152285" w14:textId="2305A6C3" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="4612C208" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5C18">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Table 1</w:t>
@@ -3345,76 +3423,76 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004D5C18" w:rsidRPr="00455C8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>New Times Roman font, size 10</w:t>
       </w:r>
       <w:r w:rsidR="004D5C18">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDA16C5" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="58AA80AD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E56C6D2" wp14:editId="08290CE5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EEE6150" wp14:editId="7A18279B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>84455</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5958840" cy="1424940"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 34"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5958840" cy="1424940"/>
                         </a:xfrm>
@@ -3449,1935 +3527,1935 @@
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="9354" w:type="dxa"/>
                               <w:jc w:val="center"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="2160"/>
                               <w:gridCol w:w="1114"/>
                               <w:gridCol w:w="1162"/>
                               <w:gridCol w:w="956"/>
                               <w:gridCol w:w="953"/>
                               <w:gridCol w:w="854"/>
                               <w:gridCol w:w="1081"/>
                               <w:gridCol w:w="1074"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="7EF9321C" w14:textId="77777777" w:rsidTr="008276B5">
+                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="48218E43" w14:textId="77777777" w:rsidTr="008276B5">
                               <w:trPr>
                                 <w:trHeight w:val="529"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2160" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4B1C3368" w14:textId="4FA3D537" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="008276B5" w:rsidP="00FB041B">
+                                <w:p w14:paraId="28C68670" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="008276B5" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="SimSun"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="004D5C18">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>(Arial, size 10, Bold)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1114" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="13ED0768" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="63203361" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Means</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1162" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0741E678" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="655FEF05" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>SD</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="956" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="06333A3A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="2C618A67" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>SE</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="953" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="764D721F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="3507675D" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Min</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="854" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="1420122A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="78151B5F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Max</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1081" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2D659553" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="5CC7FB61" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Range</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1074" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2D1E503E" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                                <w:p w14:paraId="7F03996B" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                                   <w:pPr>
                                     <w:spacing w:after="0"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009A6E27">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>C.V%</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3CADADB6" w14:textId="77777777" w:rsidTr="008276B5">
+                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3ED8176C" w14:textId="77777777" w:rsidTr="008276B5">
                               <w:trPr>
                                 <w:trHeight w:val="732"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2160" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="39046956" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="4A5B8BDD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Er:YAG</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1114" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7949EA2C" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="351169DD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>0.700</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1162" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="23A98356" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="78170F2F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>±0.571</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="956" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="39203CB4" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="27AE7E5A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>0.128</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="953" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="24C5A3A7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="6C321B55" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>0.00</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="854" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4D24047A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="594F8782" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>2.00</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1081" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="79CC88BE" w14:textId="3824ED29" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="5B0E7B57" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>2.00</w:t>
                                   </w:r>
                                   <w:r w:rsidR="005F6D49">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:rtl/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1074" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="36A6EBB7" w14:textId="7EE4F60D" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="005F6D49" w:rsidP="005F6D49">
+                                <w:p w14:paraId="559E8EC6" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="005F6D49" w:rsidP="005F6D49">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:rtl/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">    </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00FB041B" w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>81.57</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="71A14351" w14:textId="77777777" w:rsidTr="008276B5">
+                            <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="432DC492" w14:textId="77777777" w:rsidTr="008276B5">
                               <w:trPr>
                                 <w:trHeight w:val="732"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2160" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="6DEDFDF9" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="03076DBE" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>Conventional</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1114" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="5E353802" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="4F09CDE4" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>1.700</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1162" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="3AB29CFD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="462C82B1" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>±0.733</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="956" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="713D5DD7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="349E8922" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>0.164</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="953" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="5A45E954" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="40FFA61B" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>1.00</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="854" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="47152ED5" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="2A9441F6" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>3.00</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1081" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="12B269C3" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="14B34047" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:bidi="ar-IQ"/>
                                     </w:rPr>
                                     <w:t>2.00</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1074" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                                     <w:right w:val="nil"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="61902326" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                                <w:p w14:paraId="3BB5A954" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008E0B85">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>43.12</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w14:paraId="52A06473" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B"/>
+                          <w:p w14:paraId="4DDAF2B3" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7E56C6D2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5EEE6150" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 34" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.6pt;margin-top:6.65pt;width:469.2pt;height:112.2pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7G92T3gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZEuMOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lp2m23YpeBJGUH997pLdXY9+xg0JvwJY8n805U1ZCbWxT8h/f796t&#10;OfNB2Fp0YFXJj8rzq93bN9vBFWoBLXS1QkYg1heDK3kbgiuyzMtW9cLPwClLRQ3Yi0AhNlmNYiD0&#10;vssW8/n7bACsHYJU3lP2diryXcLXWsnwoLVXgXUlJ24hnZjOKp7ZbiuKBoVrjTzREC9g0QtjqekZ&#10;6lYEwfZo/oPqjUTwoMNMQp+B1kaqpIHU5PN/1Dy2wqmkhczx7myTfz1Y+fXw6L4hC+NHGGmASYR3&#10;9yB/embhphW2UdeIMLRK1NQ4j5Zlg/PF6dNotS98BKmGL1DTkMU+QAIaNfbRFdLJCJ0GcDybrsbA&#10;JCVXm9V6vaSSpFq+XCw3FMQeonj63KEPnxT0LF5KjjTVBC8O9z5MT5+exG4W7kzXpcl29q8EYcZM&#10;oh8ZT9zDWI30OsqooD6SEIRpUWix6dIC/uZsoCUpuf+1F6g46z5bMmOTLyPzkILl6sOCArysVJcV&#10;YSVBlTxwNl1vwrSJe4emaanTZL+FazJQmyTtmdWJNy1CMue0tHHTLuP06vnX2v0BAAD//wMAUEsD&#10;BBQABgAIAAAAIQCTrM223QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Hayv1&#10;Rm0SaEmIU6EiriAKrcTNjbdJRLyOYrcJf89ygtNqNKPZN8Vmcp244BBaTxpulgoEUuVtS7WGj/fn&#10;63sQIRqypvOEGr4xwKacXRUmt36kN7zsYi24hEJuNDQx9rmUoWrQmbD0PRJ7Jz84E1kOtbSDGbnc&#10;dTJRaiWdaYk/NKbHbYPV1+7sNOxfTp+HW/VaP7m7fvSTkuQyqfViPj0+gIg4xb8w/OIzOpTMdPRn&#10;skF0rBMO8klTEGxnabYCcdSQpOs1yLKQ/weUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC7G92T3gEAAKIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCTrM223QAAAAgBAAAPAAAAAAAAAAAAAAAAADgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="9354" w:type="dxa"/>
                         <w:jc w:val="center"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="2160"/>
                         <w:gridCol w:w="1114"/>
                         <w:gridCol w:w="1162"/>
                         <w:gridCol w:w="956"/>
                         <w:gridCol w:w="953"/>
                         <w:gridCol w:w="854"/>
                         <w:gridCol w:w="1081"/>
                         <w:gridCol w:w="1074"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="7EF9321C" w14:textId="77777777" w:rsidTr="008276B5">
+                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="48218E43" w14:textId="77777777" w:rsidTr="008276B5">
                         <w:trPr>
                           <w:trHeight w:val="529"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2160" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4B1C3368" w14:textId="4FA3D537" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="008276B5" w:rsidP="00FB041B">
+                          <w:p w14:paraId="28C68670" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="008276B5" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="SimSun"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004D5C18">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>(Arial, size 10, Bold)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1114" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="13ED0768" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="63203361" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Means</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1162" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0741E678" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="655FEF05" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>SD</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="956" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="06333A3A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="2C618A67" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>SE</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="953" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="764D721F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="3507675D" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Min</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="854" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="1420122A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="78151B5F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Max</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1081" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D659553" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="5CC7FB61" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Range</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1074" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D1E503E" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+                          <w:p w14:paraId="7F03996B" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="009A6E27" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009A6E27">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>C.V%</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3CADADB6" w14:textId="77777777" w:rsidTr="008276B5">
+                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="3ED8176C" w14:textId="77777777" w:rsidTr="008276B5">
                         <w:trPr>
                           <w:trHeight w:val="732"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2160" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="39046956" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="4A5B8BDD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Er:YAG</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1114" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7949EA2C" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="351169DD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>0.700</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1162" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="23A98356" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="78170F2F" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>±0.571</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="956" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="39203CB4" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="27AE7E5A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>0.128</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="953" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="24C5A3A7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="6C321B55" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>0.00</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="854" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4D24047A" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="594F8782" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>2.00</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1081" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="79CC88BE" w14:textId="3824ED29" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="5B0E7B57" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>2.00</w:t>
                             </w:r>
                             <w:r w:rsidR="005F6D49">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1074" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="36A6EBB7" w14:textId="7EE4F60D" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="005F6D49" w:rsidP="005F6D49">
+                          <w:p w14:paraId="559E8EC6" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="005F6D49" w:rsidP="005F6D49">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t xml:space="preserve">    </w:t>
                             </w:r>
                             <w:r w:rsidR="00FB041B" w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>81.57</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="71A14351" w14:textId="77777777" w:rsidTr="008276B5">
+                      <w:tr w:rsidR="00FB041B" w:rsidRPr="0015564D" w14:paraId="432DC492" w14:textId="77777777" w:rsidTr="008276B5">
                         <w:trPr>
                           <w:trHeight w:val="732"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2160" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="6DEDFDF9" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="03076DBE" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>Conventional</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1114" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="5E353802" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="4F09CDE4" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>1.700</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1162" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="3AB29CFD" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="462C82B1" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>±0.733</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="956" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="713D5DD7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="349E8922" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>0.164</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="953" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="5A45E954" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="40FFA61B" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>1.00</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="854" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="47152ED5" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="2A9441F6" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>3.00</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1081" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="12B269C3" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="14B34047" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>2.00</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1074" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="nil"/>
                               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                               <w:right w:val="nil"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="61902326" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
+                          <w:p w14:paraId="3BB5A954" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="008E0B85" w:rsidRDefault="00FB041B" w:rsidP="009E0988">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimSun" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>43.12</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="52A06473" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B"/>
+                    <w:p w14:paraId="4DDAF2B3" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA83DDC" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="20174989" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D5A06E7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="386CDAB2" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00754CBB" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C78790" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="430EB4E8" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA86943" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="263F04BF" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DDB3A42" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="5AA5CC68" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20AD5FC7" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="259F9464" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:pStyle w:val="15TableBody"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530D2EAF" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="760C754D" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08CE6968" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
+    <w:p w14:paraId="56FCF4EC" w14:textId="77777777" w:rsidR="00FB041B" w:rsidRPr="00FB041B" w:rsidRDefault="00FB041B" w:rsidP="00FB041B">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB13A39" w14:textId="77777777" w:rsidR="00EB29AC" w:rsidRDefault="00EB29AC" w:rsidP="00EB29AC">
+    <w:p w14:paraId="414CD594" w14:textId="77777777" w:rsidR="00EB29AC" w:rsidRDefault="00EB29AC" w:rsidP="00EB29AC">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45A72">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Space Size 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A42E10B" w14:textId="44FDCAD3" w:rsidR="00551409" w:rsidRPr="00EB29AC" w:rsidRDefault="00551409" w:rsidP="00EB29AC">
+    <w:p w14:paraId="3BAA726C" w14:textId="77777777" w:rsidR="00551409" w:rsidRPr="00EB29AC" w:rsidRDefault="00551409" w:rsidP="00EB29AC">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB29AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
       <w:r w:rsidR="00EB29AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB29AC" w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arial, Size 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBBF0FA" w14:textId="75030B33" w:rsidR="00562911" w:rsidRDefault="00572C51" w:rsidP="00562911">
+    <w:p w14:paraId="14F4630B" w14:textId="77777777" w:rsidR="00562911" w:rsidRDefault="00572C51" w:rsidP="00562911">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00572C51">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Write the conclusion of your paper using the same format </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5487,228 +5565,330 @@
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00562911" w:rsidRPr="00572C51">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> the text.</w:t>
       </w:r>
       <w:r w:rsidR="000F72A8" w:rsidRPr="000F72A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCAED8D" w14:textId="77777777" w:rsidR="001A07BD" w:rsidRDefault="001A07BD" w:rsidP="001A07BD">
+    <w:p w14:paraId="7E884D3F" w14:textId="77777777" w:rsidR="001A07BD" w:rsidRDefault="001A07BD" w:rsidP="001A07BD">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A07BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Space Size 14</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518D5BEB" w14:textId="72CD21AC" w:rsidR="00B736BD" w:rsidRPr="006D5A16" w:rsidRDefault="00B736BD" w:rsidP="00B736BD">
+    <w:p w14:paraId="4E086930" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRPr="006D5A16" w:rsidRDefault="00B736BD" w:rsidP="00B736BD">
       <w:pPr>
         <w:pStyle w:val="09BodyFirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ethics Approval and Consent for Authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8357AD" w14:textId="18E77535" w:rsidR="00430ADF" w:rsidRPr="006D5A16" w:rsidRDefault="00430ADF" w:rsidP="00430ADF">
+    <w:p w14:paraId="33B847A8" w14:textId="77777777" w:rsidR="00430ADF" w:rsidRPr="006D5A16" w:rsidRDefault="00430ADF" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="09BodyFirstParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Author declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389B2F1A" w14:textId="0EC3E2C3" w:rsidR="00E0672C" w:rsidRPr="006D5A16" w:rsidRDefault="00430ADF" w:rsidP="00430ADF">
+    <w:p w14:paraId="3FA1BD1E" w14:textId="77777777" w:rsidR="00E0672C" w:rsidRPr="006D5A16" w:rsidRDefault="00430ADF" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Animal Welfare in Animal experimental </w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:t xml:space="preserve">Animal Welfare in Animal </w:t>
+      </w:r>
+      <w:r w:rsidR="0047278C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006D5A16">
+        <w:t xml:space="preserve">Experiments </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE0ED82" w14:textId="77777777" w:rsidR="00430ADF" w:rsidRDefault="00E0672C" w:rsidP="00430ADF">
+      <w:pPr>
+        <w:pStyle w:val="10BodySubsequentParagraph"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ethics Approval and Consent for Authors(  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B736BD" w:rsidRPr="006D5A16">
+      </w:pPr>
+      <w:r w:rsidRPr="006D5A16">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hunan Consent when experiment about patients </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5A16">
+        <w:t>Ethics Approval and Consent for Authors</w:t>
+      </w:r>
+      <w:r w:rsidR="0047278C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B736BD" w:rsidRPr="006D5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hu</w:t>
+      </w:r>
+      <w:r w:rsidR="0047278C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B736BD" w:rsidRPr="006D5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an Consent when experiment about patients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689ABBE5" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRDefault="00B736BD" w:rsidP="00430ADF">
+    <w:p w14:paraId="62046440" w14:textId="77777777" w:rsidR="0047278C" w:rsidRDefault="0047278C" w:rsidP="00430ADF">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authors Contribution</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="012AC144" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRPr="00430ADF" w:rsidRDefault="00B736BD" w:rsidP="00430ADF">
+    <w:p w14:paraId="5D86C4CA" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRDefault="0047278C" w:rsidP="0047278C">
       <w:pPr>
         <w:pStyle w:val="10BodySubsequentParagraph"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69D1E4CD" w14:textId="5629CDD9" w:rsidR="00994199" w:rsidRPr="001A07BD" w:rsidRDefault="00994199" w:rsidP="001A07BD">
+    <w:p w14:paraId="1638558C" w14:textId="77777777" w:rsidR="0047278C" w:rsidRPr="0047278C" w:rsidRDefault="0047278C" w:rsidP="0047278C">
+      <w:pPr>
+        <w:pStyle w:val="10BodySubsequentParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source of Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A369F60" w14:textId="77777777" w:rsidR="00B736BD" w:rsidRPr="00430ADF" w:rsidRDefault="00B736BD" w:rsidP="00430ADF">
+      <w:pPr>
+        <w:pStyle w:val="10BodySubsequentParagraph"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8CCC3C" w14:textId="77777777" w:rsidR="00994199" w:rsidRPr="001A07BD" w:rsidRDefault="00994199" w:rsidP="001A07BD">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader10"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03EB1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="00EB29AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB29AC" w:rsidRPr="00E3135E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Arial, Size 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3443887B" w14:textId="3B8BCBF4" w:rsidR="00994199" w:rsidRDefault="00994199" w:rsidP="00D97D4F">
+    <w:p w14:paraId="708419FF" w14:textId="77777777" w:rsidR="00994199" w:rsidRDefault="00994199" w:rsidP="00D97D4F">
       <w:pPr>
         <w:pStyle w:val="08SectionHeader1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">References should </w:t>
       </w:r>
       <w:r w:rsidR="00762B85" w:rsidRPr="00D97D4F">
@@ -5762,77 +5942,76 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00762B85" w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Acknowledgements sections.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97D4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024C2948" w14:textId="77777777" w:rsidR="00BB7EF4" w:rsidRPr="00BB7EF4" w:rsidRDefault="00BB7EF4" w:rsidP="00BB7EF4">
+    <w:p w14:paraId="16E643C0" w14:textId="77777777" w:rsidR="00BB7EF4" w:rsidRPr="00BB7EF4" w:rsidRDefault="00BB7EF4" w:rsidP="00BB7EF4">
       <w:pPr>
         <w:pStyle w:val="09BodyFirstParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C517BE" w14:textId="1964A026" w:rsidR="00085382" w:rsidRPr="006E7345" w:rsidRDefault="00085382" w:rsidP="006E7345">
+    <w:p w14:paraId="1AC1D6D2" w14:textId="77777777" w:rsidR="00085382" w:rsidRPr="006E7345" w:rsidRDefault="00085382" w:rsidP="006E7345">
       <w:pPr>
         <w:pStyle w:val="26References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1BFB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">1] </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">H. Q. Ma, Y. Xie, and L. A. Wu, "Random number generation based on the time of arrival of single photons", J. Applied Optics, </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5883,51 +6062,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E7345" w:rsidRPr="006E7345">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Times New Roman, Size 10)</w:t>
       </w:r>
       <w:r w:rsidR="00430ADF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOI or Article Link </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1191D520" w14:textId="02D45F20" w:rsidR="00085382" w:rsidRPr="00071387" w:rsidRDefault="00085382" w:rsidP="007A1BFB">
+    <w:p w14:paraId="195B075D" w14:textId="77777777" w:rsidR="00085382" w:rsidRPr="00071387" w:rsidRDefault="00085382" w:rsidP="007A1BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5959,196 +6138,178 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 023820 (2011)</w:t>
       </w:r>
       <w:r w:rsidR="00654C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00430ADF" w:rsidRPr="00430ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430ADF" w:rsidRPr="00430ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI or Article Link</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A9E5F2" w14:textId="18CF5F6B" w:rsidR="00085382" w:rsidRPr="00C5093C" w:rsidRDefault="00085382" w:rsidP="007A1BFB">
+    <w:p w14:paraId="543642CA" w14:textId="77777777" w:rsidR="00085382" w:rsidRPr="00C5093C" w:rsidRDefault="00085382" w:rsidP="007A1BFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>3]</w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B. Qi, Y. M. Chi, H. K. Lo, and L. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">-speed quantum random number generation”, </w:t>
+        <w:t xml:space="preserve"> B. Qi, Y. M. Chi, H. K. Lo, and L. Qian,"High-speed quantum random number generation”, </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">Physical Review A, </w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>83</w:t>
       </w:r>
       <w:r w:rsidRPr="00071387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 023820 (2011)</w:t>
       </w:r>
       <w:r w:rsidR="00654C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00430ADF" w:rsidRPr="00430ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430ADF" w:rsidRPr="00430ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOI or Article Link</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1815E892" w14:textId="77777777" w:rsidR="00085382" w:rsidRPr="00085382" w:rsidRDefault="00085382" w:rsidP="00085382">
+    <w:p w14:paraId="40AD2E94" w14:textId="77777777" w:rsidR="00085382" w:rsidRPr="00085382" w:rsidRDefault="00085382" w:rsidP="00085382">
       <w:pPr>
         <w:pStyle w:val="26References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BD1EEA" w14:textId="77777777" w:rsidR="00A001CE" w:rsidRPr="00F207AB" w:rsidRDefault="00A001CE" w:rsidP="008E4C0E">
+    <w:p w14:paraId="4EE0AC85" w14:textId="77777777" w:rsidR="00A001CE" w:rsidRPr="00F207AB" w:rsidRDefault="00A001CE" w:rsidP="008E4C0E">
       <w:pPr>
         <w:pStyle w:val="26References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12D3FD8C" w14:textId="77777777" w:rsidR="0011458D" w:rsidRPr="008F2C4C" w:rsidRDefault="0011458D" w:rsidP="0011458D">
+    <w:p w14:paraId="1C475278" w14:textId="77777777" w:rsidR="0011458D" w:rsidRPr="008F2C4C" w:rsidRDefault="0011458D" w:rsidP="0011458D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B2AABD" w14:textId="355B7E00" w:rsidR="0011458D" w:rsidRPr="000C4E35" w:rsidRDefault="0011458D" w:rsidP="00414ABD">
+    <w:p w14:paraId="77338B80" w14:textId="77777777" w:rsidR="0011458D" w:rsidRPr="000C4E35" w:rsidRDefault="0011458D" w:rsidP="00414ABD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
@@ -6184,254 +6345,272 @@
         </w:rPr>
         <w:t xml:space="preserve">ة العربية </w:t>
       </w:r>
       <w:r w:rsidR="000C4E35" w:rsidRPr="000C4E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000C4E35" w:rsidRPr="000C4E35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman, Size 16, Bold</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4B87D5" w14:textId="77777777" w:rsidR="0065317B" w:rsidRPr="00DE0D78" w:rsidRDefault="0065317B" w:rsidP="0065317B">
+    <w:p w14:paraId="0F7B9966" w14:textId="77777777" w:rsidR="0065317B" w:rsidRPr="00DE0D78" w:rsidRDefault="0065317B" w:rsidP="0065317B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE0D78">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>One Line Space Size 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B4600C" w14:textId="637226A1" w:rsidR="00830187" w:rsidRDefault="00830187" w:rsidP="000F3533">
+    <w:p w14:paraId="13B8A71D" w14:textId="77777777" w:rsidR="00830187" w:rsidRDefault="00830187" w:rsidP="000F3533">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الاول</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId14">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BB45495" wp14:editId="201D8191">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901688" name="Picture 1836901688"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، اسم الباحث الثاني</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId15">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27005C50" wp14:editId="53E22B39">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901687" name="Picture 1836901687"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم الباحث الثالث</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId16">
         <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A11275" wp14:editId="0C4DE9CD">
               <wp:extent cx="118872" cy="118872"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1836901686" name="Picture 1836901686"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noChangeAspect="1"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                  <pic:pic>
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="orcid_placeholder_icon.png"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId17"/>
+                      <a:blip r:embed="rId9"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="118872" cy="118872"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD0047">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -6442,75 +6621,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065317B" w:rsidRPr="00F9187E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Times New Roman, Size 12, Bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF420EE" w14:textId="77777777" w:rsidR="000F3533" w:rsidRPr="00A60575" w:rsidRDefault="000F3533" w:rsidP="000F3533">
+    <w:p w14:paraId="2DEFBAD5" w14:textId="77777777" w:rsidR="000F3533" w:rsidRPr="00A60575" w:rsidRDefault="000F3533" w:rsidP="000F3533">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60575">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>One Line Space Size 14</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D5872C" w14:textId="22CC8D69" w:rsidR="00830187" w:rsidRPr="00EE7D4B" w:rsidRDefault="00DB44C7" w:rsidP="00DB44C7">
+    <w:p w14:paraId="60DF592A" w14:textId="77777777" w:rsidR="00830187" w:rsidRPr="00EE7D4B" w:rsidRDefault="00DB44C7" w:rsidP="00DB44C7">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00EE7D4B" w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
@@ -6525,233 +6704,233 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Times New Roman, Size 10)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF8284" w14:textId="77777777" w:rsidR="00830187" w:rsidRPr="00EE7D4B" w:rsidRDefault="00830187" w:rsidP="00DB44C7">
+    <w:p w14:paraId="736C8DA6" w14:textId="77777777" w:rsidR="00830187" w:rsidRPr="00EE7D4B" w:rsidRDefault="00830187" w:rsidP="00DB44C7">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>القسم، الكلية، الجامعة، المدينة، الدولة.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602EF27E" w14:textId="77777777" w:rsidR="00830187" w:rsidRDefault="00830187" w:rsidP="00DB44C7">
+    <w:p w14:paraId="26832100" w14:textId="77777777" w:rsidR="00830187" w:rsidRDefault="00830187" w:rsidP="00DB44C7">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7D4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>القسم، الكلية، الجامعة، المدينة، الدولة.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A4DD5A" w14:textId="5C5FE985" w:rsidR="00011A73" w:rsidRPr="00056C14" w:rsidRDefault="00011A73" w:rsidP="00011A73">
+    <w:p w14:paraId="0F95D50B" w14:textId="77777777" w:rsidR="00011A73" w:rsidRPr="00056C14" w:rsidRDefault="00011A73" w:rsidP="00011A73">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>One Line Space Size 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00056C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CB1EBA" w14:textId="77777777" w:rsidR="00011A73" w:rsidRDefault="00011A73" w:rsidP="00011A73">
+    <w:p w14:paraId="021ACAE3" w14:textId="77777777" w:rsidR="00011A73" w:rsidRDefault="00011A73" w:rsidP="00011A73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>البريد الالكتروني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>للباحث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2EAEAE" w14:textId="77777777" w:rsidR="00011A73" w:rsidRDefault="00011A73" w:rsidP="00011A73">
+    <w:p w14:paraId="58E6094E" w14:textId="77777777" w:rsidR="00011A73" w:rsidRDefault="00011A73" w:rsidP="00011A73">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Space Size 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D574CF" w14:textId="28D03107" w:rsidR="00E61943" w:rsidRPr="00011A73" w:rsidRDefault="00305410" w:rsidP="00E62FA9">
+    <w:p w14:paraId="0BFFE0F0" w14:textId="77777777" w:rsidR="00E61943" w:rsidRPr="00011A73" w:rsidRDefault="00305410" w:rsidP="00E62FA9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
           <w:tab w:val="left" w:pos="4291"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="999999"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305410">
         <w:rPr>
@@ -6841,127 +7020,127 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E62FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E62FA9" w:rsidRPr="00F9187E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="999999"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Times New Roman, Size 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E61943" w:rsidRPr="00011A73" w:rsidSect="003B5D20">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="630" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33D555A8" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
+    <w:p w14:paraId="1622AF2D" w14:textId="77777777" w:rsidR="005C1F40" w:rsidRDefault="005C1F40" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="394E7141" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
+    <w:p w14:paraId="63AFCA75" w14:textId="77777777" w:rsidR="005C1F40" w:rsidRDefault="005C1F40" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -6975,104 +7154,104 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aldhabi">
     <w:panose1 w:val="01000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1554CAC2" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5744B97D" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08CAFC6D" w14:textId="09C14608" w:rsidR="00EE7348" w:rsidRDefault="004408ED" w:rsidP="002365A3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D9C91E7" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRDefault="004408ED" w:rsidP="002365A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="5304"/>
       </w:tabs>
       <w:spacing w:line="120" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="indent" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00EE7348" w:rsidRPr="00315485">
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64F47F9B" wp14:editId="64E5C737">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D1F0230" wp14:editId="59A3D8AF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>140601</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="283845" cy="269875"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="19821"/>
               <wp:lineTo x="20295" y="19821"/>
               <wp:lineTo x="20295" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="715882024" name="Picture 715882024"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7099,446 +7278,446 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="283845" cy="269875"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E42862A" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRPr="00F55371" w:rsidRDefault="00EE7348" w:rsidP="00EE7348">
+  <w:p w14:paraId="2A964308" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRPr="00F55371" w:rsidRDefault="00EE7348" w:rsidP="00EE7348">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="540"/>
         <w:tab w:val="left" w:pos="630"/>
         <w:tab w:val="left" w:pos="2439"/>
       </w:tabs>
       <w:spacing w:line="120" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F55371">
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>University of Baghdad Publishing</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0921DC4F" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRPr="00977869" w:rsidRDefault="00EE7348" w:rsidP="00EE7348">
+  <w:p w14:paraId="61965AE7" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRPr="00977869" w:rsidRDefault="00EE7348" w:rsidP="00EE7348">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
         <w:tab w:val="left" w:pos="630"/>
       </w:tabs>
       <w:spacing w:line="120" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F55371">
       <w:rPr>
         <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Journal homepage: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00F55371">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aldhabi" w:hAnsi="Aldhabi" w:cs="Aldhabi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>https://ijl.uobaghdad.edu.iq/index.php/IJL</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="41C4A166" w14:textId="0F03EC2F" w:rsidR="00EE7348" w:rsidRDefault="00EE7348">
+  <w:p w14:paraId="602A3751" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRDefault="00EE7348">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="361EBCC8" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRDefault="00EE7348">
+  <w:p w14:paraId="4E9911BD" w14:textId="77777777" w:rsidR="00EE7348" w:rsidRDefault="00EE7348">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BEEA633" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EBFA25E" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="247D11FF" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
+    <w:p w14:paraId="20B4BEB7" w14:textId="77777777" w:rsidR="005C1F40" w:rsidRDefault="005C1F40" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B4708F1" w14:textId="77777777" w:rsidR="00E86359" w:rsidRDefault="00E86359" w:rsidP="00EE7348">
+    <w:p w14:paraId="4E5170E2" w14:textId="77777777" w:rsidR="005C1F40" w:rsidRDefault="005C1F40" w:rsidP="00EE7348">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E2CB656" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="25EEB3F0" w14:textId="77777777" w:rsidR="00FC50E3" w:rsidRDefault="00FC50E3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BCD113A" w14:textId="3C635070" w:rsidR="007C657B" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="495EA1DB" w14:textId="77777777" w:rsidR="007C657B" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2004"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130E984E" wp14:editId="46FBBABD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3175F806" wp14:editId="15B8C9B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5882640" cy="281940"/>
               <wp:effectExtent l="0" t="0" r="22860" b="22860"/>
               <wp:wrapNone/>
               <wp:docPr id="753737818" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5882640" cy="281940"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="85000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="4F81BD">
                             <a:shade val="15000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74C206AA" w14:textId="77777777" w:rsidR="003B5D20" w:rsidRPr="00FC50E3" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
+                        <w:p w14:paraId="7DBAA855" w14:textId="77777777" w:rsidR="003B5D20" w:rsidRPr="00FC50E3" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="130E984E" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:463.2pt;height:22.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpqglhcgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0HSZcGdYosQYYB&#10;XVugLXpWZMk2IImapMTufv0o2Xm03WnYRSZFio+PH31902lF9sL5BkxB84sRJcJwKBtTFfT5afNl&#10;RokPzJRMgREFfRWe3iw+f7pu7VyMoQZVCkcwiPHz1ha0DsHOs8zzWmjmL8AKg0YJTrOAqquy0rEW&#10;o2uVjUejy6wFV1oHXHiPt+veSBcpvpSCh3spvQhEFRRrC+l06dzGM1tcs3nlmK0bPpTB/qEKzRqD&#10;SY+h1iwwsnPNh1C64Q48yHDBQWcgZcNF6gG7yUfvunmsmRWpFwTH2yNM/v+F5Xf7R/vgEIbW+rlH&#10;MXbRSafjF+sjXQLr9QiW6ALheDmdzcaXE8SUo208y69QxjDZ6bV1PnwXoEkUCupwGAkjtr/1oXc9&#10;uMRkHlRTbhqlkhIJIFbKkT3D0W2rPD1VO/0Tyv5uNh2NDikTX6J7KuBNJGVIiwVOJ+hMOEOOScUC&#10;itqWBfWmooSpCsnLg0s53rz2rtoeq5hsZvm3de9Us1L0deTndfTuH6uIja6Zr/snKcWAljKxX5G4&#10;OuByGkWUQrfthvlsoXx9cMRBz2Nv+abBwLfMhwfmkLjYIi5juMdDKsC+YZAoqcH9/tt99Ec+oZWS&#10;FhcBMfm1Y05Qon4YZNpVPolTDkmZTL+OUXHnlu25xez0CnBgOa695UmM/kEdROlAv+DOLmNWNDHD&#10;MXeP/qCsQr+guPVcLJfJDbfFsnBrHi2PwSNkEdKn7oU5OxAsIDXv4LA0bP6OZ71vfGlguQsgm0TC&#10;CHGPK04tKrhpaX7DXyGu8rmevE7/rsUfAAAA//8DAFBLAwQUAAYACAAAACEAMhVmJN0AAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzIFL2I3LUvRmE0phaIBQVr10Ns0O2aD2dmQ&#10;3bbx37t60cvA4z3e+6ZYja4TZxpC61nDfJaBIK69abnR8Pa6vb0DESKywc4zafiiAKtyclVgbvyF&#10;d3Tex0akEg45arAx9rmUobbkMMx8T5y8Dz84jEkOjTQDXlK56+Qiy5bSYctpwWJPG0v15/7kNNwc&#10;XjBmVf3cqyf7qCp7eN/MK62vp+P6AUSkMf6F4Qc/oUOZmI7+xCaITkN6JP7e5N0vlgrEUYNSCmRZ&#10;yP/w5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqaoJYXICAAADBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMhVmJN0AAAAEAQAADwAAAAAA&#10;AAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" strokecolor="#1c334e" strokeweight="2pt">
+            <v:rect w14:anchorId="3175F806" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:463.2pt;height:22.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpqglhcgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0HSZcGdYosQYYB&#10;XVugLXpWZMk2IImapMTufv0o2Xm03WnYRSZFio+PH31902lF9sL5BkxB84sRJcJwKBtTFfT5afNl&#10;RokPzJRMgREFfRWe3iw+f7pu7VyMoQZVCkcwiPHz1ha0DsHOs8zzWmjmL8AKg0YJTrOAqquy0rEW&#10;o2uVjUejy6wFV1oHXHiPt+veSBcpvpSCh3spvQhEFRRrC+l06dzGM1tcs3nlmK0bPpTB/qEKzRqD&#10;SY+h1iwwsnPNh1C64Q48yHDBQWcgZcNF6gG7yUfvunmsmRWpFwTH2yNM/v+F5Xf7R/vgEIbW+rlH&#10;MXbRSafjF+sjXQLr9QiW6ALheDmdzcaXE8SUo208y69QxjDZ6bV1PnwXoEkUCupwGAkjtr/1oXc9&#10;uMRkHlRTbhqlkhIJIFbKkT3D0W2rPD1VO/0Tyv5uNh2NDikTX6J7KuBNJGVIiwVOJ+hMOEOOScUC&#10;itqWBfWmooSpCsnLg0s53rz2rtoeq5hsZvm3de9Us1L0deTndfTuH6uIja6Zr/snKcWAljKxX5G4&#10;OuByGkWUQrfthvlsoXx9cMRBz2Nv+abBwLfMhwfmkLjYIi5juMdDKsC+YZAoqcH9/tt99Ec+oZWS&#10;FhcBMfm1Y05Qon4YZNpVPolTDkmZTL+OUXHnlu25xez0CnBgOa695UmM/kEdROlAv+DOLmNWNDHD&#10;MXeP/qCsQr+guPVcLJfJDbfFsnBrHi2PwSNkEdKn7oU5OxAsIDXv4LA0bP6OZ71vfGlguQsgm0TC&#10;CHGPK04tKrhpaX7DXyGu8rmevE7/rsUfAAAA//8DAFBLAwQUAAYACAAAACEAMhVmJN0AAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzIFL2I3LUvRmE0phaIBQVr10Ns0O2aD2dmQ&#10;3bbx37t60cvA4z3e+6ZYja4TZxpC61nDfJaBIK69abnR8Pa6vb0DESKywc4zafiiAKtyclVgbvyF&#10;d3Tex0akEg45arAx9rmUobbkMMx8T5y8Dz84jEkOjTQDXlK56+Qiy5bSYctpwWJPG0v15/7kNNwc&#10;XjBmVf3cqyf7qCp7eN/MK62vp+P6AUSkMf6F4Qc/oUOZmI7+xCaITkN6JP7e5N0vlgrEUYNSCmRZ&#10;yP/w5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqaoJYXICAAADBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMhVmJN0AAAAEAQAADwAAAAAA&#10;AAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]" strokecolor="#1c334e" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="74C206AA" w14:textId="77777777" w:rsidR="003B5D20" w:rsidRPr="00FC50E3" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
+                  <w:p w14:paraId="7DBAA855" w14:textId="77777777" w:rsidR="003B5D20" w:rsidRPr="00FC50E3" w:rsidRDefault="003B5D20" w:rsidP="003B5D20">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CB06770" w14:textId="75852E30" w:rsidR="00DE124F" w:rsidRDefault="003B5D20">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F7A5116" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="003B5D20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48E05911" wp14:editId="4A26DC3C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DBC851E" wp14:editId="444BBE0B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3810</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5920740" cy="1531620"/>
               <wp:effectExtent l="0" t="0" r="22860" b="11430"/>
               <wp:wrapNone/>
               <wp:docPr id="1064932788" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5920740" cy="1531620"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1">
                           <a:lumMod val="85000"/>
                         </a:schemeClr>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="15000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14F549DD" w14:textId="77777777" w:rsidR="00141B84" w:rsidRPr="00FC50E3" w:rsidRDefault="00141B84" w:rsidP="00141B84">
+                        <w:p w14:paraId="22C5ABB0" w14:textId="77777777" w:rsidR="00141B84" w:rsidRPr="00FC50E3" w:rsidRDefault="00141B84" w:rsidP="00141B84">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="48E05911" id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:.3pt;width:466.2pt;height:120.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdxzJfhwIAAH0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nTT+COkXQosOA&#10;rg3WDj0rshQLkEVNUmJnv36U7DhZ1+0w7GJLIvkoPj3y6rprNNkK5xWYkhYnOSXCcKiUWZf02/Pd&#10;hwtKfGCmYhqMKOlOeHo9f//uqrUzMYEadCUcQRDjZ60taR2CnWWZ57VomD8BKwwaJbiGBdy6dVY5&#10;1iJ6o7NJnp9lLbjKOuDCezy97Y10nvClFDw8SulFILqkeLeQvi59V/Gbza/YbO2YrRUfrsH+4RYN&#10;UwaTjlC3LDCyceo3qEZxBx5kOOHQZCCl4iLVgNUU+atqnmpmRaoFyfF2pMn/P1j+sH2yS4c0tNbP&#10;PC5jFZ10Tfzj/UiXyNqNZIkuEI6H08tJfn6KnHK0FdOPxdkk0Zkdwq3z4ZOAhsRFSR2+RiKJbe99&#10;wJTouneJ2TxoVd0prdMmKkDcaEe2DN9utS5SqN40X6Dqzy6meb5PmQQT3RPqEVJ2qCutwk6LiK/N&#10;VyGJqrCSSUIeEXpwxrkwoU/qa1aJ/rj4Y84EGJElVjBiDwC/FrPH7ikY/GOoSIodg/O/XawPHiNS&#10;ZjBhDG6UAfcWgMaqhsy9P1J2RE1chm7VITf4rtEznqyg2i0dcdB3kLf8TuGj3jMflsxhy6AQcAyE&#10;R/xIDW1JYVhRUoP78dZ59Eclo5WSFluwpP77hjlBif5sUOOXxWnUV0ib0+k56ou4Y8vq2GI2zQ2g&#10;UgocOJanZfQPer+UDpoXnBaLmBVNzHDMXVIe3H5zE/rRgPOGi8UiuWGfWhbuzZPlETzyHEX73L0w&#10;ZwdlB2yKB9i3K5u9EnjvGyMNLDYBpErqP/A6vAD2eJLvMI/iEDneJ6/D1Jz/BAAA//8DAFBLAwQU&#10;AAYACAAAACEAmI6dHNwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBSE7wX/w/IKXopu&#10;Em2waV5EhB4L1hbpcc2+ZkOzb0N21eiv7/bUHocZZr4p16PtxJkG3zpGSOcJCOLa6ZYbhI/3l9kK&#10;hA+KteocE8KVPKyryV2pCu0u/EbnfWhELGFfKAQTQl9I6WtDVvm564mj9+UGq0KUQyP1oC6x3HYy&#10;S5JcWtVyXDCqp62h+nt/sgjN4eF2y93u89HtrqnVr6ZfmBFxej9unkEEGsNfGH7xIzpUkenoTqy9&#10;6BDikYCQg4je0yJbgjgiZMt0BbIq5X/66gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd&#10;xzJfhwIAAH0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCYjp0c3AAAAAUBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#d8d8d8 [2732]" strokecolor="#0a121c [484]" strokeweight="2pt">
+            <v:rect w14:anchorId="7DBC851E" id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:.3pt;width:466.2pt;height:120.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdxzJfhwIAAH0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nTT+COkXQosOA&#10;rg3WDj0rshQLkEVNUmJnv36U7DhZ1+0w7GJLIvkoPj3y6rprNNkK5xWYkhYnOSXCcKiUWZf02/Pd&#10;hwtKfGCmYhqMKOlOeHo9f//uqrUzMYEadCUcQRDjZ60taR2CnWWZ57VomD8BKwwaJbiGBdy6dVY5&#10;1iJ6o7NJnp9lLbjKOuDCezy97Y10nvClFDw8SulFILqkeLeQvi59V/Gbza/YbO2YrRUfrsH+4RYN&#10;UwaTjlC3LDCyceo3qEZxBx5kOOHQZCCl4iLVgNUU+atqnmpmRaoFyfF2pMn/P1j+sH2yS4c0tNbP&#10;PC5jFZ10Tfzj/UiXyNqNZIkuEI6H08tJfn6KnHK0FdOPxdkk0Zkdwq3z4ZOAhsRFSR2+RiKJbe99&#10;wJTouneJ2TxoVd0prdMmKkDcaEe2DN9utS5SqN40X6Dqzy6meb5PmQQT3RPqEVJ2qCutwk6LiK/N&#10;VyGJqrCSSUIeEXpwxrkwoU/qa1aJ/rj4Y84EGJElVjBiDwC/FrPH7ikY/GOoSIodg/O/XawPHiNS&#10;ZjBhDG6UAfcWgMaqhsy9P1J2RE1chm7VITf4rtEznqyg2i0dcdB3kLf8TuGj3jMflsxhy6AQcAyE&#10;R/xIDW1JYVhRUoP78dZ59Eclo5WSFluwpP77hjlBif5sUOOXxWnUV0ib0+k56ou4Y8vq2GI2zQ2g&#10;UgocOJanZfQPer+UDpoXnBaLmBVNzHDMXVIe3H5zE/rRgPOGi8UiuWGfWhbuzZPlETzyHEX73L0w&#10;ZwdlB2yKB9i3K5u9EnjvGyMNLDYBpErqP/A6vAD2eJLvMI/iEDneJ6/D1Jz/BAAA//8DAFBLAwQU&#10;AAYACAAAACEAmI6dHNwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBSE7wX/w/IKXopu&#10;Em2waV5EhB4L1hbpcc2+ZkOzb0N21eiv7/bUHocZZr4p16PtxJkG3zpGSOcJCOLa6ZYbhI/3l9kK&#10;hA+KteocE8KVPKyryV2pCu0u/EbnfWhELGFfKAQTQl9I6WtDVvm564mj9+UGq0KUQyP1oC6x3HYy&#10;S5JcWtVyXDCqp62h+nt/sgjN4eF2y93u89HtrqnVr6ZfmBFxej9unkEEGsNfGH7xIzpUkenoTqy9&#10;6BDikYCQg4je0yJbgjgiZMt0BbIq5X/66gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd&#10;xzJfhwIAAH0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCYjp0c3AAAAAUBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" fillcolor="#d8d8d8 [2732]" strokecolor="#0a121c [484]" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="14F549DD" w14:textId="77777777" w:rsidR="00141B84" w:rsidRPr="00FC50E3" w:rsidRDefault="00141B84" w:rsidP="00141B84">
+                  <w:p w14:paraId="22C5ABB0" w14:textId="77777777" w:rsidR="00141B84" w:rsidRPr="00FC50E3" w:rsidRDefault="00141B84" w:rsidP="00141B84">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D0C084A" w14:textId="2143B257" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
+  <w:p w14:paraId="1285B9DF" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="56EF4FBD" w14:textId="3A9B5E80" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
+  <w:p w14:paraId="2F3863AC" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="754B0960" w14:textId="1BDD7B2F" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
+  <w:p w14:paraId="21549826" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A188F71" w14:textId="380CD1BE" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
+  <w:p w14:paraId="455DBB67" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="51D0BCE3" w14:textId="3A3F65FB" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
+  <w:p w14:paraId="37EB30D7" w14:textId="77777777" w:rsidR="00DE124F" w:rsidRDefault="00DE124F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7846E9AA" w14:textId="2D31E40F" w:rsidR="00141B84" w:rsidRDefault="00141B84">
+  <w:p w14:paraId="54BD7A73" w14:textId="77777777" w:rsidR="00141B84" w:rsidRDefault="00141B84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4B52BD77" w14:textId="77777777" w:rsidR="00141B84" w:rsidRDefault="00141B84">
+  <w:p w14:paraId="040F7F86" w14:textId="77777777" w:rsidR="00141B84" w:rsidRDefault="00141B84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3DDFB108" w14:textId="7C8A69D1" w:rsidR="00141B84" w:rsidRDefault="00141B84" w:rsidP="003B5D20">
+  <w:p w14:paraId="619BE0D0" w14:textId="77777777" w:rsidR="00141B84" w:rsidRDefault="00141B84" w:rsidP="003B5D20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3756"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="056C67CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7A046946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9133,57 +9312,58 @@
   <w:num w:numId="27" w16cid:durableId="1901944455">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="256408290">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1246838956">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1077675801">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1498882780">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1180512216">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1718889287">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ar-IQ" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SA" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E3663"/>
     <w:rsid w:val="000026D0"/>
@@ -9285,113 +9465,118 @@
     <w:rsid w:val="00394FAA"/>
     <w:rsid w:val="003A0A44"/>
     <w:rsid w:val="003A2835"/>
     <w:rsid w:val="003B1339"/>
     <w:rsid w:val="003B5D20"/>
     <w:rsid w:val="003C4666"/>
     <w:rsid w:val="003C4906"/>
     <w:rsid w:val="003E334D"/>
     <w:rsid w:val="003E4353"/>
     <w:rsid w:val="003F2F9F"/>
     <w:rsid w:val="004048F5"/>
     <w:rsid w:val="00413A22"/>
     <w:rsid w:val="00414ABD"/>
     <w:rsid w:val="00415771"/>
     <w:rsid w:val="00416CDD"/>
     <w:rsid w:val="00430ADF"/>
     <w:rsid w:val="00432E94"/>
     <w:rsid w:val="00435547"/>
     <w:rsid w:val="004367CA"/>
     <w:rsid w:val="004408ED"/>
     <w:rsid w:val="00455A07"/>
     <w:rsid w:val="00455C8C"/>
     <w:rsid w:val="0046510A"/>
     <w:rsid w:val="004656F6"/>
     <w:rsid w:val="00466617"/>
+    <w:rsid w:val="0047278C"/>
     <w:rsid w:val="004814C1"/>
     <w:rsid w:val="0048331C"/>
     <w:rsid w:val="00483479"/>
     <w:rsid w:val="004876E5"/>
     <w:rsid w:val="004969C9"/>
     <w:rsid w:val="0049706F"/>
+    <w:rsid w:val="0049721C"/>
     <w:rsid w:val="00497360"/>
     <w:rsid w:val="004A3FDD"/>
     <w:rsid w:val="004B4E63"/>
     <w:rsid w:val="004B68C7"/>
     <w:rsid w:val="004D4CE2"/>
     <w:rsid w:val="004D54AD"/>
     <w:rsid w:val="004D5C18"/>
     <w:rsid w:val="004D75B0"/>
     <w:rsid w:val="004E227D"/>
     <w:rsid w:val="004E5380"/>
     <w:rsid w:val="004E7FB8"/>
     <w:rsid w:val="004F03CE"/>
     <w:rsid w:val="004F6039"/>
     <w:rsid w:val="0050668A"/>
     <w:rsid w:val="00510E7A"/>
     <w:rsid w:val="0051351D"/>
     <w:rsid w:val="0051537B"/>
     <w:rsid w:val="00515877"/>
     <w:rsid w:val="00535347"/>
     <w:rsid w:val="00551409"/>
+    <w:rsid w:val="00552C28"/>
     <w:rsid w:val="00560F5B"/>
     <w:rsid w:val="00562911"/>
     <w:rsid w:val="00572C51"/>
     <w:rsid w:val="00582110"/>
     <w:rsid w:val="0058295B"/>
     <w:rsid w:val="005837A9"/>
     <w:rsid w:val="00591164"/>
     <w:rsid w:val="00595A48"/>
     <w:rsid w:val="005A33E2"/>
     <w:rsid w:val="005A49A0"/>
     <w:rsid w:val="005B641F"/>
+    <w:rsid w:val="005C1F40"/>
     <w:rsid w:val="005C2A21"/>
     <w:rsid w:val="005C5922"/>
     <w:rsid w:val="005D1EBA"/>
     <w:rsid w:val="005D37C9"/>
     <w:rsid w:val="005F4008"/>
     <w:rsid w:val="005F6D49"/>
     <w:rsid w:val="006005DA"/>
     <w:rsid w:val="006270B3"/>
     <w:rsid w:val="00630F57"/>
     <w:rsid w:val="00643829"/>
     <w:rsid w:val="006508E1"/>
     <w:rsid w:val="0065317B"/>
     <w:rsid w:val="00654C02"/>
     <w:rsid w:val="006553B3"/>
     <w:rsid w:val="00674706"/>
     <w:rsid w:val="0068771E"/>
     <w:rsid w:val="006977E6"/>
     <w:rsid w:val="006A0F96"/>
     <w:rsid w:val="006A4F48"/>
     <w:rsid w:val="006B1167"/>
     <w:rsid w:val="006D511B"/>
     <w:rsid w:val="006D5A16"/>
     <w:rsid w:val="006E097B"/>
     <w:rsid w:val="006E3663"/>
     <w:rsid w:val="006E6F71"/>
     <w:rsid w:val="006E7345"/>
+    <w:rsid w:val="00702A5F"/>
     <w:rsid w:val="007157C5"/>
     <w:rsid w:val="00715F4D"/>
     <w:rsid w:val="00732123"/>
     <w:rsid w:val="0074120C"/>
     <w:rsid w:val="00750E74"/>
     <w:rsid w:val="00762B85"/>
     <w:rsid w:val="00773CCD"/>
     <w:rsid w:val="007A1BFB"/>
     <w:rsid w:val="007A717D"/>
     <w:rsid w:val="007B2071"/>
     <w:rsid w:val="007B25C9"/>
     <w:rsid w:val="007B6528"/>
     <w:rsid w:val="007C166A"/>
     <w:rsid w:val="007C657B"/>
     <w:rsid w:val="007D7494"/>
     <w:rsid w:val="007E1A52"/>
     <w:rsid w:val="007E2C2A"/>
     <w:rsid w:val="007E3000"/>
     <w:rsid w:val="007F35CC"/>
     <w:rsid w:val="0080185D"/>
     <w:rsid w:val="00804C9B"/>
     <w:rsid w:val="008056BB"/>
     <w:rsid w:val="0081577A"/>
     <w:rsid w:val="00821005"/>
     <w:rsid w:val="00824C53"/>
@@ -9472,177 +9657,180 @@
     <w:rsid w:val="00BC55D1"/>
     <w:rsid w:val="00BD2F0B"/>
     <w:rsid w:val="00BF2C15"/>
     <w:rsid w:val="00BF64A9"/>
     <w:rsid w:val="00C03BCE"/>
     <w:rsid w:val="00C202EA"/>
     <w:rsid w:val="00C21385"/>
     <w:rsid w:val="00C225A3"/>
     <w:rsid w:val="00C251E9"/>
     <w:rsid w:val="00C33546"/>
     <w:rsid w:val="00C361F8"/>
     <w:rsid w:val="00C413BF"/>
     <w:rsid w:val="00C44042"/>
     <w:rsid w:val="00C44195"/>
     <w:rsid w:val="00C5093C"/>
     <w:rsid w:val="00C62FD1"/>
     <w:rsid w:val="00C652A4"/>
     <w:rsid w:val="00C6642E"/>
     <w:rsid w:val="00C67703"/>
     <w:rsid w:val="00C90584"/>
     <w:rsid w:val="00CA238B"/>
     <w:rsid w:val="00CA3C3F"/>
     <w:rsid w:val="00CA3D51"/>
     <w:rsid w:val="00CA5DDD"/>
     <w:rsid w:val="00CB0396"/>
+    <w:rsid w:val="00CB58BC"/>
     <w:rsid w:val="00CC694F"/>
     <w:rsid w:val="00CD0466"/>
     <w:rsid w:val="00CE587E"/>
     <w:rsid w:val="00CF606C"/>
     <w:rsid w:val="00D03EB1"/>
     <w:rsid w:val="00D07434"/>
     <w:rsid w:val="00D2683C"/>
     <w:rsid w:val="00D4248B"/>
     <w:rsid w:val="00D42938"/>
     <w:rsid w:val="00D44604"/>
     <w:rsid w:val="00D45A72"/>
     <w:rsid w:val="00D53D9B"/>
     <w:rsid w:val="00D66A93"/>
     <w:rsid w:val="00D711C6"/>
     <w:rsid w:val="00D90568"/>
     <w:rsid w:val="00D91A4A"/>
     <w:rsid w:val="00D96D83"/>
     <w:rsid w:val="00D97D4F"/>
     <w:rsid w:val="00DA31D1"/>
     <w:rsid w:val="00DA5211"/>
     <w:rsid w:val="00DB44C7"/>
     <w:rsid w:val="00DB6C9F"/>
     <w:rsid w:val="00DC06AA"/>
     <w:rsid w:val="00DD2514"/>
     <w:rsid w:val="00DD3D4A"/>
     <w:rsid w:val="00DD72A3"/>
     <w:rsid w:val="00DE0D78"/>
     <w:rsid w:val="00DE124F"/>
     <w:rsid w:val="00DF10EB"/>
     <w:rsid w:val="00DF160A"/>
     <w:rsid w:val="00DF6C7C"/>
     <w:rsid w:val="00E00665"/>
     <w:rsid w:val="00E015EF"/>
     <w:rsid w:val="00E0672C"/>
     <w:rsid w:val="00E113F5"/>
     <w:rsid w:val="00E247ED"/>
     <w:rsid w:val="00E3135E"/>
     <w:rsid w:val="00E321F1"/>
     <w:rsid w:val="00E46A2D"/>
     <w:rsid w:val="00E51568"/>
+    <w:rsid w:val="00E534F4"/>
     <w:rsid w:val="00E61943"/>
     <w:rsid w:val="00E62FA9"/>
     <w:rsid w:val="00E71198"/>
     <w:rsid w:val="00E767E7"/>
     <w:rsid w:val="00E80B0D"/>
     <w:rsid w:val="00E86359"/>
     <w:rsid w:val="00E86B64"/>
     <w:rsid w:val="00E901D3"/>
     <w:rsid w:val="00E91577"/>
     <w:rsid w:val="00E92FC7"/>
     <w:rsid w:val="00EA0214"/>
     <w:rsid w:val="00EA587F"/>
     <w:rsid w:val="00EB29AC"/>
     <w:rsid w:val="00EB38EC"/>
     <w:rsid w:val="00EB71E3"/>
     <w:rsid w:val="00EB7638"/>
     <w:rsid w:val="00EC020F"/>
     <w:rsid w:val="00EC0262"/>
     <w:rsid w:val="00EC572E"/>
     <w:rsid w:val="00EC755F"/>
     <w:rsid w:val="00ED2C69"/>
     <w:rsid w:val="00ED37FF"/>
     <w:rsid w:val="00ED708D"/>
     <w:rsid w:val="00EE6DDC"/>
     <w:rsid w:val="00EE7348"/>
     <w:rsid w:val="00EE7D4B"/>
     <w:rsid w:val="00EF09E8"/>
     <w:rsid w:val="00F049C5"/>
     <w:rsid w:val="00F22BFA"/>
+    <w:rsid w:val="00F23B56"/>
     <w:rsid w:val="00F33E52"/>
     <w:rsid w:val="00F3556C"/>
     <w:rsid w:val="00F47800"/>
     <w:rsid w:val="00F524C6"/>
     <w:rsid w:val="00F55D2D"/>
     <w:rsid w:val="00F56575"/>
     <w:rsid w:val="00F57063"/>
     <w:rsid w:val="00F60053"/>
     <w:rsid w:val="00F71AA2"/>
     <w:rsid w:val="00F75B1B"/>
     <w:rsid w:val="00F9187E"/>
     <w:rsid w:val="00F92333"/>
     <w:rsid w:val="00F95C26"/>
     <w:rsid w:val="00F969F1"/>
     <w:rsid w:val="00FA1BFD"/>
     <w:rsid w:val="00FA7C71"/>
     <w:rsid w:val="00FB041B"/>
     <w:rsid w:val="00FB1919"/>
     <w:rsid w:val="00FB3827"/>
     <w:rsid w:val="00FB72C6"/>
     <w:rsid w:val="00FC10AC"/>
     <w:rsid w:val="00FC19EE"/>
     <w:rsid w:val="00FC50E3"/>
     <w:rsid w:val="00FC5DCC"/>
     <w:rsid w:val="00FD5E0D"/>
     <w:rsid w:val="00FE3C35"/>
     <w:rsid w:val="00FE52A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
-  <w14:docId w14:val="59EAA1FA"/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A9D4BB9"/>
   <w15:docId w15:val="{3CF04A3C-FF5E-45C1-A1F9-D8D8E8A553F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10878,51 +11066,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="سرد الفقرات"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0011458D"/>
     <w:pPr>
       <w:bidi/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="681515894">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1184049086">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10978,56 +11166,56 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1769307346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xyz@edu.iq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xyz@edu.iq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.uobaghdad.edu.iq/index.php/IJL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijl.uobaghdad.edu.iq/index.php/IJL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11271,94 +11459,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1343E496-CCCB-4EBB-A084-5A1191F9BD3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>902</Words>
-  <Characters>5146</Characters>
+  <Words>1008</Words>
+  <Characters>5747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6036</CharactersWithSpaces>
+  <CharactersWithSpaces>6742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jennifer Mayfield</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>543d3906e68ebb8a0b7b659ecf8a5e8d0e6ee69a5999b3d5cd09c8b7bd2f7794</vt:lpwstr>
   </property>
 </Properties>
 </file>